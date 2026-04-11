--- v1 (2026-02-25)
+++ v2 (2026-04-11)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2a37b4acffab0b71876cc777ade652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0624e70aa99e40f2bcd190d609a8303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8515830afbb9f723c6e9254c6d9714.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1e71c5bbdf1077b239ff4fe83774f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab180af8d8c4a731c7fee7993dee145c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b54455121871529a4d74c3d468bd34.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>