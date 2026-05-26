--- v2 (2026-04-11)
+++ v3 (2026-05-26)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1e71c5bbdf1077b239ff4fe83774f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab180af8d8c4a731c7fee7993dee145c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b54455121871529a4d74c3d468bd34.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b308dcb727b3819a75890fac4c3a382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb584d33796a0372df3c4dec5352033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09a2d675a63d0a5e613a3c189107964.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>