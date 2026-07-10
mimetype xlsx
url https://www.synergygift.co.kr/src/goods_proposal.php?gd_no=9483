--- v3 (2026-05-26)
+++ v4 (2026-07-10)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b308dcb727b3819a75890fac4c3a382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb584d33796a0372df3c4dec5352033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09a2d675a63d0a5e613a3c189107964.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9192e4b5b50af19240687806db292e82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984436dc13a37fdb419de3cc29d4acd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c56923c77ef3755b352f54411f4964.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>