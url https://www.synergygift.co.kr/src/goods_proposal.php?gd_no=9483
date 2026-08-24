--- v4 (2026-07-10)
+++ v5 (2026-08-24)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9192e4b5b50af19240687806db292e82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984436dc13a37fdb419de3cc29d4acd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c56923c77ef3755b352f54411f4964.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c9a424ed104b6b1fa5f181f8e600f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022ba2889fdbaf54356c42a74c3d2093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244550c77195b262429819120ca5b114.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>