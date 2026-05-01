--- v2 (2026-03-17)
+++ v3 (2026-05-01)
@@ -335,51 +335,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1cd458b146a792eaa9f1e09f7c4e82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792af76a934d3e1033c3453e95a9ae303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7da47ac31197d2e4ebc51d20bcfe24.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1155fe6d6546a0a8d2081043ce0cc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a2921f381f3a92c7a3aa8bf0284263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87594d5f5228c3c8b7325610b3f972764.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>