--- v3 (2026-05-01)
+++ v4 (2026-06-16)
@@ -335,51 +335,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1155fe6d6546a0a8d2081043ce0cc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a2921f381f3a92c7a3aa8bf0284263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87594d5f5228c3c8b7325610b3f972764.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27286504f45a8c6a328e0d5d3376142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c4d08e3a33f79834d0e5c9da795733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80a46e617e2a3e3b6e8ecaba4041274.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>