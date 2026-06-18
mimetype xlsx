--- v4 (2026-06-16)
+++ v5 (2026-06-18)
@@ -335,51 +335,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27286504f45a8c6a328e0d5d3376142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c4d08e3a33f79834d0e5c9da795733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80a46e617e2a3e3b6e8ecaba4041274.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7ff28ee83ddff9cc3fee4cfb79e692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc4129f6e604408517d9e27e41bb643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c8a9c084fab4ea95893bc78f0d2ad4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>