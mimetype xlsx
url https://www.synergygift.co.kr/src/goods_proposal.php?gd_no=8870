--- v5 (2026-06-18)
+++ v6 (2026-08-02)
@@ -335,51 +335,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7ff28ee83ddff9cc3fee4cfb79e692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc4129f6e604408517d9e27e41bb643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c8a9c084fab4ea95893bc78f0d2ad4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef4a60c4a1625e526bfd01f5bccb9c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd31f0dc675d7c31261a5d03db4b483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684ec778a6245bed8f1464a910f2aed4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>