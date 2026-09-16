--- v6 (2026-08-02)
+++ v7 (2026-09-16)
@@ -335,51 +335,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef4a60c4a1625e526bfd01f5bccb9c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd31f0dc675d7c31261a5d03db4b483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684ec778a6245bed8f1464a910f2aed4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b820bb1b1b58723b99e859c6fd3c6572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c558e64b7a02529ea484df65125c113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92100e01a647d7df21e8007207b94254.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>