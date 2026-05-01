--- v2 (2026-03-17)
+++ v3 (2026-05-01)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf835e3ead148ea1664b0059168930202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59f9fc46ef80242c82792dfece95833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7cd6017c03d69efe38bb5e2539d064.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625576708feef6a7bc78a0b9c57c00eb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2d28c3220301ae66c6e694a31a8ee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120cf9c7f39d40ac99df2877d309cb74.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>