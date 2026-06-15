--- v3 (2026-05-01)
+++ v4 (2026-06-15)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625576708feef6a7bc78a0b9c57c00eb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2d28c3220301ae66c6e694a31a8ee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120cf9c7f39d40ac99df2877d309cb74.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b572c55c15d29cfb18d430215314112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70efad47ca23a23f84407fb51a09823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f5228c000d30694d6d60d5edeca2c4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>