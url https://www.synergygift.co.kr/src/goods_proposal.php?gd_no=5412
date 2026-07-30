--- v4 (2026-06-15)
+++ v5 (2026-07-30)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b572c55c15d29cfb18d430215314112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70efad47ca23a23f84407fb51a09823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f5228c000d30694d6d60d5edeca2c4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969aa326b00802cf92eb8953649ffc92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d3c842ea77f3b287943d7a8fe386f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735d9035da2b04803a3a6f65593a4864.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>