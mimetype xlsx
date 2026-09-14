--- v5 (2026-07-30)
+++ v6 (2026-09-14)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969aa326b00802cf92eb8953649ffc92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d3c842ea77f3b287943d7a8fe386f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735d9035da2b04803a3a6f65593a4864.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75acab068caef409451bc35537d8372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992fc4fa3039520eb16de94b9d4e9723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631ebde1982d4ca91de14174d90a85e4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>