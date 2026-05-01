--- v3 (2026-03-17)
+++ v4 (2026-05-01)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85e5475d35c87aca63246bb86740d82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef6988f7757357f98c58355380f3dd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31acbd18f8695499cea0ead839888b4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8bc6a5bec0e1c85371e26a8d69fac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ac03d28d10d90c0d5b11ce89542643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567473ffe4cf672b4f4214fe05be9634.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>