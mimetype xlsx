--- v4 (2026-05-01)
+++ v5 (2026-06-16)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8bc6a5bec0e1c85371e26a8d69fac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ac03d28d10d90c0d5b11ce89542643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567473ffe4cf672b4f4214fe05be9634.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489b86c1caab5932bc08b0a80ae1c8b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73152f12c30a5509292e4d93788ba843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7422ff736efbd5cf3e9536a7ac6ee8a4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>