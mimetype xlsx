--- v5 (2026-06-16)
+++ v6 (2026-06-18)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489b86c1caab5932bc08b0a80ae1c8b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73152f12c30a5509292e4d93788ba843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7422ff736efbd5cf3e9536a7ac6ee8a4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e0df3c45030e74b6b7f3381f695ff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acfc1520eb4ed709c650d0f4949f0cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae59c9bdc08f0acc315bc959e0353584.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>