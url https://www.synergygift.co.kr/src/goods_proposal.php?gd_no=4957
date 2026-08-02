--- v6 (2026-06-18)
+++ v7 (2026-08-02)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e0df3c45030e74b6b7f3381f695ff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acfc1520eb4ed709c650d0f4949f0cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae59c9bdc08f0acc315bc959e0353584.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86924c894b2c6ae020236b70b9d59c442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b3ca06d849174d831dfccc36d33823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b3e487f3e8af7051283a740ee39644.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>