--- v7 (2026-08-02)
+++ v8 (2026-09-16)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86924c894b2c6ae020236b70b9d59c442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b3ca06d849174d831dfccc36d33823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b3e487f3e8af7051283a740ee39644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413e7db5ad24a6d0a4df4cae19fa7902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd788c6d8d63551415cb90d8e395c803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e877f968fb135cf65bf4df50bf0ba24.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>