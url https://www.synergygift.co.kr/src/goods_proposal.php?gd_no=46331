--- v0 (2026-04-04)
+++ v1 (2026-05-21)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b91a647913b538cf1245d514ccd132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c2621c9d83fba2d463b3f8785d6783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103136805ea4dec5a541ae752f91db34.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a898ea6da383ce96e3d84ed401ce12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5b23fbc6f73a52c52b58d5c21404d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244d2f1435fa03fc6853486f7a5fc754.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>