--- v1 (2026-05-21)
+++ v2 (2026-07-05)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a898ea6da383ce96e3d84ed401ce12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5b23fbc6f73a52c52b58d5c21404d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244d2f1435fa03fc6853486f7a5fc754.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb9856980b8feb152ec9ff5a102d8c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2117c55e565dc8ae0cd8915c14c2f23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a279225d71c8aef7d6a246cb5b1053e4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>