--- v2 (2026-07-05)
+++ v3 (2026-08-19)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb9856980b8feb152ec9ff5a102d8c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2117c55e565dc8ae0cd8915c14c2f23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a279225d71c8aef7d6a246cb5b1053e4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f71871d1c9247ac6437872d34f04a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679708a698c36c7bb3c547dfd28b2553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ff08bc3df204051f345af0b5b6f174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>