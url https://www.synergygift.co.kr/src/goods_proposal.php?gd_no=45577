--- v0 (2026-02-26)
+++ v1 (2026-04-12)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec9eed067699333742fd890446edb72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d6a44b464b3d44f0a126d8d4364b63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1bdb771fdca719a9622675d46d0394.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c339698c78433fc993751f4fccb4e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd741932fe74875d789369b662b981a43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28728d938edf3ae1d0eedcdcf257d0654.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>