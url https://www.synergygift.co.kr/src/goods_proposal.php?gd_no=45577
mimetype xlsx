--- v1 (2026-04-12)
+++ v2 (2026-04-12)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c339698c78433fc993751f4fccb4e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd741932fe74875d789369b662b981a43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28728d938edf3ae1d0eedcdcf257d0654.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990583179474ac1faebd006da7771e12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9f1a37dd8bf5aa9bfb8a5b7a06b073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd506b290033e4a7013ff69fd44f5bc4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>