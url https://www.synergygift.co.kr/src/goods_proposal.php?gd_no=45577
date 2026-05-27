--- v2 (2026-04-12)
+++ v3 (2026-05-27)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990583179474ac1faebd006da7771e12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9f1a37dd8bf5aa9bfb8a5b7a06b073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd506b290033e4a7013ff69fd44f5bc4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35f0d33337cc9aded401f4f506ccdc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679eb9a8c098d4c1e15d80c9ee977f3e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd44f523c3fcc9940e7c3ec5fc04d984.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>