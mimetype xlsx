--- v3 (2026-05-27)
+++ v4 (2026-07-12)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35f0d33337cc9aded401f4f506ccdc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679eb9a8c098d4c1e15d80c9ee977f3e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd44f523c3fcc9940e7c3ec5fc04d984.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5958d2cfab8674b5e5f8e254c8fef42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd1213b99128c0f1e726ae485166353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60028188e8f76ab81c1c330111e577574.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>