--- v4 (2026-07-12)
+++ v5 (2026-08-26)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5958d2cfab8674b5e5f8e254c8fef42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd1213b99128c0f1e726ae485166353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60028188e8f76ab81c1c330111e577574.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f42822d1e35cf6dd325aae7054c8b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbe2c477977ae5eed97998c097e1553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d4dfecb6f59b29ea6be7dbb81cf5e4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>