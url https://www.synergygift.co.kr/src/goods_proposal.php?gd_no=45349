--- v0 (2026-02-25)
+++ v1 (2026-04-11)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072cb909e7728e8f4f6f18286e1ba1f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca400e3c4bc8e26f418d7175d546914a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e430aea6f8987a521953721dab64304.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24923fdbcc0c65dfd8f8ee32677913602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54021be0b207babca270bbc059cddd423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0e83527c044ad7271cdfe126c96fe4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>