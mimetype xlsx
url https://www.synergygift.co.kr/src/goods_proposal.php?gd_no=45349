--- v1 (2026-04-11)
+++ v2 (2026-05-26)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24923fdbcc0c65dfd8f8ee32677913602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54021be0b207babca270bbc059cddd423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0e83527c044ad7271cdfe126c96fe4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005d2b4602007e8920aaf151d63512a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50364dee6c818222928863d82ed9df3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7197400b3a63d4795e92e1d7add954.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>