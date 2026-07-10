--- v2 (2026-05-26)
+++ v3 (2026-07-10)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005d2b4602007e8920aaf151d63512a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50364dee6c818222928863d82ed9df3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7197400b3a63d4795e92e1d7add954.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9571a6b2f19796c0aebe19b0a79da752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e28d51ab96a004e689f4dcf09124b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4dda3001e519b5f6b7c94fc96be0a4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>