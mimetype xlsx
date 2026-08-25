--- v3 (2026-07-10)
+++ v4 (2026-08-25)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9571a6b2f19796c0aebe19b0a79da752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e28d51ab96a004e689f4dcf09124b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4dda3001e519b5f6b7c94fc96be0a4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4162c7c16be2966d8bb94f327451c852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd722beec4721b4a4f471f4bee363e93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62ecd97704686043ce67de7cd81d264.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>