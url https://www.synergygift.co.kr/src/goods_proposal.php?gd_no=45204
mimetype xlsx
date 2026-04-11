--- v0 (2026-02-25)
+++ v1 (2026-04-11)
@@ -36,51 +36,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>[MOCO] 프리미엄 웰컴키트 C | 상품코드: S45204</t>
   </si>
   <si>
     <t>02-713-8555</t>
   </si>
   <si>
     <t>www.synergygift.co.kr</t>
   </si>
   <si>
     <t>【상세/제작정보】</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="font-size: 12pt;"&gt;* 50개 이상 제품 3종 인쇄비 포함 (버블팝:불박인쇄, 볼펜&amp;amp;5단 수동 암막 우양산:레이저인쇄)&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>【인쇄/포장옵션】</t>
   </si>
   <si>
-    <t>기타 / 포장불가능</t>
+    <t>노트+볼펜+텀블러 / 포장불가능</t>
   </si>
   <si>
     <t xml:space="preserve">【공급단가】 </t>
   </si>
   <si>
     <t>수량</t>
   </si>
   <si>
     <t>50~</t>
   </si>
   <si>
     <t>100~</t>
   </si>
   <si>
     <t>500~</t>
   </si>
   <si>
     <t>1,000~</t>
   </si>
   <si>
     <t>2,000~</t>
   </si>
   <si>
     <t xml:space="preserve">*VAT별도  </t>
   </si>
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd8946eff6ed44d7f53218fff221632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd3a5b03e47627d8f248e3659ed82b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd261139d1fa2395656770cec228de74.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496a4d00a794f8f688fb410a7956e052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f1236bf8b04b763ad6d64bc8951163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af769d1a54d70b50f097c159b9f75be14.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>