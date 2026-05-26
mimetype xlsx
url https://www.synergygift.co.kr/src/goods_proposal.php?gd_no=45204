--- v1 (2026-04-11)
+++ v2 (2026-05-26)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496a4d00a794f8f688fb410a7956e052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f1236bf8b04b763ad6d64bc8951163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af769d1a54d70b50f097c159b9f75be14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b49339eac62f4545adbac7afba6ab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22b4142b27ad04cd770edafa8f316b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b194cdba7c359ff81cbaa7cf0a3984.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>