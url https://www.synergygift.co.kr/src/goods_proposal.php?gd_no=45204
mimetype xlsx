--- v2 (2026-05-26)
+++ v3 (2026-07-10)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b49339eac62f4545adbac7afba6ab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22b4142b27ad04cd770edafa8f316b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b194cdba7c359ff81cbaa7cf0a3984.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27341a84e3f44ab59518dee1d8f731772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8816580d09ec9d7b49abf60be2df723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366982f7fc79c1303763cc5527f5e7144.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>