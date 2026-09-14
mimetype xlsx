--- v3 (2026-07-10)
+++ v4 (2026-09-14)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27341a84e3f44ab59518dee1d8f731772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8816580d09ec9d7b49abf60be2df723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366982f7fc79c1303763cc5527f5e7144.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6290f582073cf2ae6c7a63db4084b72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf605a5a75cd7f07019bd1d1ff9f5713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90102c0c23bae8ba2fcc83553bd4b7da4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>