--- v0 (2026-02-25)
+++ v1 (2026-04-11)
@@ -331,51 +331,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654386f2c9c666f938f9bde608bdb3b52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155cc4a487ee56c827e0c11e7093f8eb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70e57eccfb3f242a219ebf7f039cdd4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510c26c1f836acdffd0eaed59817fb52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d257ae021b918d3087e419085a18983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c5f01a299b1bcececf0bbd8ed6d0b4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>