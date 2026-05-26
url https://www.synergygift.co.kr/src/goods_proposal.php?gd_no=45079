--- v1 (2026-04-11)
+++ v2 (2026-05-26)
@@ -331,51 +331,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510c26c1f836acdffd0eaed59817fb52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d257ae021b918d3087e419085a18983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c5f01a299b1bcececf0bbd8ed6d0b4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693cadab88bf2d5e9e49d2a1e9b6b152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a89b96329dc079c308c7b62c5091d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7d8375e4472999b88dc73560e84254.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>