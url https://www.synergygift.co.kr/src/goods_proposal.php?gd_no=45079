--- v2 (2026-05-26)
+++ v3 (2026-07-10)
@@ -331,51 +331,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693cadab88bf2d5e9e49d2a1e9b6b152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a89b96329dc079c308c7b62c5091d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7d8375e4472999b88dc73560e84254.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9349490b94c728cc365e915c398002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2d009639c41e70730701e6a6d06f23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d11f7ddfe59d5aa3f75b6c5b585134.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>