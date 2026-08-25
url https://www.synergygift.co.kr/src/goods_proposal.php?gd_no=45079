--- v3 (2026-07-10)
+++ v4 (2026-08-25)
@@ -331,51 +331,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9349490b94c728cc365e915c398002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2d009639c41e70730701e6a6d06f23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d11f7ddfe59d5aa3f75b6c5b585134.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b35a8f305d5a9028a98a88e8a7aab42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c40d3e247077e95bab44b5df6c1443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2a94b9a63d2777687b9be7657d9a94.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>