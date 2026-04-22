--- v1 (2026-03-07)
+++ v2 (2026-04-22)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f91db98a3e462cb4c9940c266612a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7939ff5b072752a14b789f2520d353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474bdd8e5a53e0aa62add4719f1d3d264.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3755d583e1e4fb4e6c9f6dcac9e46b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef293b0a93ba73405928840c405b65b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f4c0c2c80cc62998f9207c15a2d6f4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>