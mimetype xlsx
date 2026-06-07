--- v2 (2026-04-22)
+++ v3 (2026-06-07)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3755d583e1e4fb4e6c9f6dcac9e46b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef293b0a93ba73405928840c405b65b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f4c0c2c80cc62998f9207c15a2d6f4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb679beef4cd78279338b1ff0b10dc9a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afb4722a4de479f2505c64752aae463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c50bd56f1f7ebd1255d27f6bcf5ef54.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>