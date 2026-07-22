--- v3 (2026-06-07)
+++ v4 (2026-07-22)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb679beef4cd78279338b1ff0b10dc9a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afb4722a4de479f2505c64752aae463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c50bd56f1f7ebd1255d27f6bcf5ef54.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde24bae13d921335141afa57b397b812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb562aeff921f652511574340440c53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a9927f6db26862263632e1231d6f54.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>