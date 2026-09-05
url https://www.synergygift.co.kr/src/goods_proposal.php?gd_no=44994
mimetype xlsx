--- v4 (2026-07-22)
+++ v5 (2026-09-05)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde24bae13d921335141afa57b397b812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb562aeff921f652511574340440c53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a9927f6db26862263632e1231d6f54.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227150dba4b5cbb9248bf26022b20192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e50f9ff2aba3898eba6ff0c5b14213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52a96e8943c31fc6b02c168487d4734.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>