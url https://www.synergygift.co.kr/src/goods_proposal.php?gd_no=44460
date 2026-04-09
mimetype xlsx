--- v1 (2026-02-22)
+++ v2 (2026-04-09)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39789abb482b0edc2324abb08ade76f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c048c1d591dc5dc43eec8ca2716e03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05acb55656de85d3cee1d33fd013fa594.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba75b1f2937eb3f6383608e60d51b4e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d73dac5d52559ddcfe5fa3a00575d53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c94d9518a74a0c52bb8ade07968244.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>