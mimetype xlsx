--- v2 (2026-04-09)
+++ v3 (2026-04-09)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba75b1f2937eb3f6383608e60d51b4e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d73dac5d52559ddcfe5fa3a00575d53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c94d9518a74a0c52bb8ade07968244.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322f8c7f83e353c0683984be7082d342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0499d855081718ca6526f80c6e7753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db5745853d13b69a0e67612b6c17bb4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>