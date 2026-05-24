--- v3 (2026-04-09)
+++ v4 (2026-05-24)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322f8c7f83e353c0683984be7082d342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0499d855081718ca6526f80c6e7753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db5745853d13b69a0e67612b6c17bb4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65733511200dc54d6ab94c43490e63812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a90014408acf3937cd8562dfad471a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1bfbc4fb9fbdc664e161f2a4900c14.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>