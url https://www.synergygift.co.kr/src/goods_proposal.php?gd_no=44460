--- v4 (2026-05-24)
+++ v5 (2026-07-08)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65733511200dc54d6ab94c43490e63812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a90014408acf3937cd8562dfad471a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1bfbc4fb9fbdc664e161f2a4900c14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce7dd604f57251c23abd9a155ca6662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73561d8eebcd2f56fd98fd495cbad43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef01bc6eb4cadf63c32507fd2fd7a44.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>