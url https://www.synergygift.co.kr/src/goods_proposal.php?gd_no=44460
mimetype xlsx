--- v5 (2026-07-08)
+++ v6 (2026-08-22)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce7dd604f57251c23abd9a155ca6662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73561d8eebcd2f56fd98fd495cbad43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef01bc6eb4cadf63c32507fd2fd7a44.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9794f7a0f07d063ae4b2c98542ce5c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefced8d2eec93c0686905d071db8fe93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c41647915e56ec75f9bb8348e58ea4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>