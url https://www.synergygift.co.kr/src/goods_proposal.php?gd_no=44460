--- v6 (2026-08-22)
+++ v7 (2026-08-22)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9794f7a0f07d063ae4b2c98542ce5c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefced8d2eec93c0686905d071db8fe93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c41647915e56ec75f9bb8348e58ea4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aab2fa2c5437ee9697b59d0ec7a4cb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12290975681f279838409069d842563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3af290bfb43d5aa32f961e6d9a1544.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>