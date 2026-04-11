--- v1 (2026-02-25)
+++ v2 (2026-04-11)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b50c20ceee661714ba043ad73ba562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356d84e4e9123577bdc481da386879c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5779d1e5f0542c8febf5565a08f58d4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d02e40533df89e0498a925ed70b0eb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43943c1417547dff36f564a7bf051b583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b21fee5dd463ce73ed03e51c8f46564.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>