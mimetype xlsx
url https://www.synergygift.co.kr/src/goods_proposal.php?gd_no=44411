--- v2 (2026-04-11)
+++ v3 (2026-05-26)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d02e40533df89e0498a925ed70b0eb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43943c1417547dff36f564a7bf051b583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b21fee5dd463ce73ed03e51c8f46564.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f01c9c9958b750ec27460d5374b4b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e6c3a109e63876e81e3b026acf1543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e7df33eb432d0e4cc9581147c01304.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>