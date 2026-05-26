--- v3 (2026-05-26)
+++ v4 (2026-05-26)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f01c9c9958b750ec27460d5374b4b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e6c3a109e63876e81e3b026acf1543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e7df33eb432d0e4cc9581147c01304.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ebbfda26bd332f7a56e31005d60782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35cb8c5fe7caa93ee0358033e1e48a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aaadd26f58f91a07f8680a965885f84.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>