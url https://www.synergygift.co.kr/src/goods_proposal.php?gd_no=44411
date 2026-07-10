--- v4 (2026-05-26)
+++ v5 (2026-07-10)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ebbfda26bd332f7a56e31005d60782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35cb8c5fe7caa93ee0358033e1e48a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aaadd26f58f91a07f8680a965885f84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e803c451355ae91623c468fed3f9e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3b2d1cf2a09618422fd2f385026033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3bd20216a1e4dd3a78a4ef34d6df454.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>