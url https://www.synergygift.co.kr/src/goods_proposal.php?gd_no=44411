--- v5 (2026-07-10)
+++ v6 (2026-08-25)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e803c451355ae91623c468fed3f9e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3b2d1cf2a09618422fd2f385026033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3bd20216a1e4dd3a78a4ef34d6df454.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57510d0d1a298503b289f7299fef5f862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b029b8d1a73b6b28daf6cbbb740f833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e25b070e2481854df2d5aeaec2fc9a4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>