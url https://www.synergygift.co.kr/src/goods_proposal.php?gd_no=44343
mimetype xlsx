--- v2 (2026-03-16)
+++ v3 (2026-04-30)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c70f6dc7272430cd23a5664ea80aff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3260408548626dd0d635b2c39bd293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7fb623342e2d21884824b1b96466e4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3454e081118d60e3538f5b6b3300cd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550690b4cac83ba75bed73eb2beadc73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a033b01734bd1ae8ee6e67bdcf5818c4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>