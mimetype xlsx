--- v3 (2026-04-30)
+++ v4 (2026-06-15)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3454e081118d60e3538f5b6b3300cd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550690b4cac83ba75bed73eb2beadc73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a033b01734bd1ae8ee6e67bdcf5818c4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91790d32656c920900e6a31dfeee292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5d6d378904605c6b87e40e5397bf33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc10bd366055227f08447c0117106874.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>