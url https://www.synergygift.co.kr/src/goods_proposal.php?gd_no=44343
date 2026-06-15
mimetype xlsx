--- v4 (2026-06-15)
+++ v5 (2026-06-15)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91790d32656c920900e6a31dfeee292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5d6d378904605c6b87e40e5397bf33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc10bd366055227f08447c0117106874.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec898a92e3acb501db61b06ec9aa762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947d663476ec2247e2a4c0c23dad7bf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa048fe4ff702ffe4a0521302da3cf7c4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>