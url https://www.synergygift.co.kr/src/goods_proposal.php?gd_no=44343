--- v5 (2026-06-15)
+++ v6 (2026-06-15)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec898a92e3acb501db61b06ec9aa762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947d663476ec2247e2a4c0c23dad7bf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa048fe4ff702ffe4a0521302da3cf7c4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909d81c37f765b7236e8175cc58cb572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15beeaec80f1b3f87894da9e8f9f4b433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7cfac4ff87c28a18e9ace891abe2264.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>