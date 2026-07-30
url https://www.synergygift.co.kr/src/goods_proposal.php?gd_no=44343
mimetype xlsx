--- v6 (2026-06-15)
+++ v7 (2026-07-30)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909d81c37f765b7236e8175cc58cb572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15beeaec80f1b3f87894da9e8f9f4b433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7cfac4ff87c28a18e9ace891abe2264.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ddef9fad1d4c91f1fb8592f7281b212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084002fc4702986d81b627525639d5c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc64d3620ff073d36c8c635ae9f3624.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>