--- v7 (2026-07-30)
+++ v8 (2026-09-13)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ddef9fad1d4c91f1fb8592f7281b212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084002fc4702986d81b627525639d5c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc64d3620ff073d36c8c635ae9f3624.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d02a0a810708fb16d40a7ed2cb85f92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a52751617afc7b258f47b57eb089d03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e29c5d50ec73ee89ce42663776021d4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>