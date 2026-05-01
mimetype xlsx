--- v2 (2026-03-17)
+++ v3 (2026-05-01)
@@ -346,51 +346,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46f14a54b50999ff959235bc50b7572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca72f0f89b17096cf2b680d4ab2d5183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45b1072fca4990dd8ba88cd52eca064.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176a13d1c6f166c28aa579ea44d6d152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de757ae9e519d7ef685bf2a921327783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f92a897986806377fb41cbf39f247c4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>