--- v3 (2026-05-01)
+++ v4 (2026-06-15)
@@ -346,51 +346,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176a13d1c6f166c28aa579ea44d6d152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de757ae9e519d7ef685bf2a921327783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f92a897986806377fb41cbf39f247c4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d034ea28ffca40e047be7575c0f1d6e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528387d2781416cf7647bcd62ba2aaf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06b777a889252c956a1b280c8ab2064.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>