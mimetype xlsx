--- v4 (2026-06-15)
+++ v5 (2026-07-30)
@@ -36,51 +36,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>보온보냉 코팅 부직포가방 | 상품코드: S44326</t>
   </si>
   <si>
     <t>02-713-8555</t>
   </si>
   <si>
     <t>www.synergygift.co.kr</t>
   </si>
   <si>
     <t>【상세/제작정보】</t>
   </si>
   <si>
     <t>&lt;span style="font-size: 14pt;"&gt;※ 5번 사이즈 320*300*200 구매 희망시 별도문의 바랍니다.&lt;/span&gt;</t>
   </si>
   <si>
     <t>【인쇄/포장옵션】</t>
   </si>
   <si>
-    <t>실크, 풀칼라 / 포장불가능</t>
+    <t>실크 / 포장불가능</t>
   </si>
   <si>
     <t xml:space="preserve">【공급단가】 </t>
   </si>
   <si>
     <t>수량</t>
   </si>
   <si>
     <t>300~</t>
   </si>
   <si>
     <t>1,000~</t>
   </si>
   <si>
     <t>3,000~</t>
   </si>
   <si>
     <t>10,000~</t>
   </si>
   <si>
     <t>20,000~</t>
   </si>
   <si>
     <t xml:space="preserve">*VAT별도  </t>
   </si>
@@ -346,51 +346,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d034ea28ffca40e047be7575c0f1d6e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528387d2781416cf7647bcd62ba2aaf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06b777a889252c956a1b280c8ab2064.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d284f9c2f4dc22c46251a25327867792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c650fb5143de7654775e5772c204923.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -428,80 +428,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>714375</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2857500" cy="2857500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="상품이미지" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>