--- v5 (2026-07-30)
+++ v6 (2026-09-14)
@@ -346,51 +346,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d284f9c2f4dc22c46251a25327867792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c650fb5143de7654775e5772c204923.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc296afde6a76e42311eecf9d86571bc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad76a722539b7301fbfcb4a6860e9f3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>