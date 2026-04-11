--- v1 (2026-02-25)
+++ v2 (2026-04-11)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0e959c7a7ee7110db45b3b616609b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1159e14a660dcd130458b8a934d943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b93127b3733798f509a599604dcfdd4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab05c347ea234cd659c8a5eab11532c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2c41090f18f487fa63d35c6b286fb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b668f5f8700b30d94209185606a374.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>