--- v2 (2026-04-11)
+++ v3 (2026-04-11)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab05c347ea234cd659c8a5eab11532c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2c41090f18f487fa63d35c6b286fb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b668f5f8700b30d94209185606a374.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57055c2214308df23b0c81e77c6d1d72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce164bbe6f5c836f2aabbd972bc94f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb47700a96e3cc016e4bfdedfed97374.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>