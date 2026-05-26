--- v3 (2026-04-11)
+++ v4 (2026-05-26)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57055c2214308df23b0c81e77c6d1d72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce164bbe6f5c836f2aabbd972bc94f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb47700a96e3cc016e4bfdedfed97374.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553095dd2297160c90ccc3be25827a6c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf855f7a49126867f19270cbc0cd4ed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ae0c472515ff3d2668651b69a9b2b4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>