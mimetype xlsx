--- v4 (2026-05-26)
+++ v5 (2026-07-10)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553095dd2297160c90ccc3be25827a6c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf855f7a49126867f19270cbc0cd4ed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ae0c472515ff3d2668651b69a9b2b4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382d64e0d62d817744ac5893f95a8582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96843ec2476f080701918c504e08bc13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745e7a7f1fbd8d8710aa79b70fd95574.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>