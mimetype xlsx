--- v5 (2026-07-10)
+++ v6 (2026-08-25)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382d64e0d62d817744ac5893f95a8582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96843ec2476f080701918c504e08bc13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745e7a7f1fbd8d8710aa79b70fd95574.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20857da9b6458706966a79c1f861ef52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ccc6dd5fb09446d0f0cd63f6054383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94498ab7227a18630a6d3e18abe3434.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>