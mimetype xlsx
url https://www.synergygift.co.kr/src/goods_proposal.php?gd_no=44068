--- v2 (2026-03-16)
+++ v3 (2026-04-30)
@@ -328,51 +328,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9de13b8cd50dc47fb383ce0e4a1ebb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce299aaf952ff3f705f74d58e9d34e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c2565a072f2fb0e77e392ab2b34bf4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e13fed6d9d0670d3cafd536eb7875f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806cdc70d2c9e17bc849ef9e89c8d4633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1910a6b35c757bafb5c036eb007a85b4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>