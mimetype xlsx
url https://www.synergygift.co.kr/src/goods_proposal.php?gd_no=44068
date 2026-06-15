--- v3 (2026-04-30)
+++ v4 (2026-06-15)
@@ -328,51 +328,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e13fed6d9d0670d3cafd536eb7875f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806cdc70d2c9e17bc849ef9e89c8d4633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1910a6b35c757bafb5c036eb007a85b4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156baf27303224a7db758ec4360e12b52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684cfc540d1073c7f6554bc5778140ff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908df75978c9bd0954c15e2a678f048d4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>