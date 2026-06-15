--- v4 (2026-06-15)
+++ v5 (2026-06-15)
@@ -328,51 +328,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156baf27303224a7db758ec4360e12b52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684cfc540d1073c7f6554bc5778140ff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908df75978c9bd0954c15e2a678f048d4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d782abf0b5227cbb51e9f961c2e7702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3a5815df4e367a5e3754e5d3628093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07958103345b10d7ffeb95570f11d4354.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>