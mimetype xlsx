--- v5 (2026-06-15)
+++ v6 (2026-07-30)
@@ -328,51 +328,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d782abf0b5227cbb51e9f961c2e7702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3a5815df4e367a5e3754e5d3628093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07958103345b10d7ffeb95570f11d4354.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857fe40428f6e4d075be3859b83d1c92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab062f4a1cec0aced5213b0dd52ce653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7005c66e8f2d22bb2968db326d21e4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>