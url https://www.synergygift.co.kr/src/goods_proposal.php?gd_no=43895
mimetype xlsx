--- v2 (2026-03-22)
+++ v3 (2026-05-13)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366c6b94d5342e764d4930a37c5f8e22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b263b65c04da89887791408b66c1803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fadf4f801e2eb8590e9f9d678d5eae4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6e636234c23028f22cb27faeef7a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6c23d2c9c2364229efe0da3ed02ca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489d0ab32abe104e600c7f3cc63bcba4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>