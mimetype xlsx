--- v3 (2026-05-13)
+++ v4 (2026-05-13)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6e636234c23028f22cb27faeef7a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6c23d2c9c2364229efe0da3ed02ca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489d0ab32abe104e600c7f3cc63bcba4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48992433eaaa2b5e58c31d800ac118b22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67afd67284dfa51087c32b24013cc23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b1ec6f06b167f7455fd48386ac9f64.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>