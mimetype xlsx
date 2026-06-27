--- v4 (2026-05-13)
+++ v5 (2026-06-27)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48992433eaaa2b5e58c31d800ac118b22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67afd67284dfa51087c32b24013cc23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b1ec6f06b167f7455fd48386ac9f64.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7001bdf8b19e6243850a5ccde89a92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880abe7fb146410c094eb5f76d971ae43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4b8ef26c2f8182a7b9f498cdd9c3d4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>