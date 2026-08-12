--- v5 (2026-06-27)
+++ v6 (2026-08-12)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7001bdf8b19e6243850a5ccde89a92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880abe7fb146410c094eb5f76d971ae43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4b8ef26c2f8182a7b9f498cdd9c3d4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271b3f167be540440cc240e6a5d820d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d57a4e1d2a45da2dfd0366ac6123c53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fdc0d2b8f492277f4b97a29c4f7454.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>