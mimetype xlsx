--- v1 (2026-03-17)
+++ v2 (2026-05-01)
@@ -340,51 +340,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7601640e16f9c98f918aa1161b7ad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf0af99717cc998f7f947907a8aa9c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95708dba87f595d11379c50b9656e4f4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340e742eb4270617933ae541bc505a02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281df8d86a4439ceebbd898fe0d6707e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49670fc4677f3b2c38a7ff100e9a0d464.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>