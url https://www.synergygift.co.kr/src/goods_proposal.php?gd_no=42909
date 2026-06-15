--- v2 (2026-05-01)
+++ v3 (2026-06-15)
@@ -340,51 +340,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340e742eb4270617933ae541bc505a02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281df8d86a4439ceebbd898fe0d6707e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49670fc4677f3b2c38a7ff100e9a0d464.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f38f4843a52fb3f8d4329278699f472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6648b528360252f0e08b3492dea95303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5939fe304a8db9ce2fe5104cb547364.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>