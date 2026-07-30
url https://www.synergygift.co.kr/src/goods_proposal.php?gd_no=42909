--- v3 (2026-06-15)
+++ v4 (2026-07-30)
@@ -340,51 +340,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f38f4843a52fb3f8d4329278699f472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6648b528360252f0e08b3492dea95303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5939fe304a8db9ce2fe5104cb547364.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428711e4f6f45966933e352c0570b5102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65c0f0d16f62fb182971bfb1753fe43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ede5a7609369492c0927889aba0264.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>