--- v4 (2026-07-30)
+++ v5 (2026-09-14)
@@ -48,69 +48,69 @@
   <si>
     <t>www.synergygift.co.kr</t>
   </si>
   <si>
     <t>【상세/제작정보】</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="font-size: 14pt;"&gt;※ 디자인 요청시/속지 추가시/화보 추가시 별도 비용 발생합니다&lt;/span&gt;&lt;/p&gt;&lt;div&gt;&lt;br&gt;&lt;/div&gt;&lt;span style="font-size: 14pt;"&gt;&lt;/span&gt;&lt;p&gt;&lt;span style="font-size: 18.6667px;"&gt;※&lt;/span&gt;&lt;span style="font-size: 14pt;"&gt;&amp;nbsp;제작기간은 발주시점에따라 7~ 20일 소요예정입니다.​&lt;/span&gt;&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>【인쇄/포장옵션】</t>
   </si>
   <si>
     <t>불박, 금박, 은박 / 종이케이스</t>
   </si>
   <si>
     <t xml:space="preserve">【공급단가】 </t>
   </si>
   <si>
     <t>수량</t>
   </si>
   <si>
     <t>50~</t>
   </si>
   <si>
-    <t>200~</t>
+    <t>100~</t>
   </si>
   <si>
     <t>500~</t>
   </si>
   <si>
     <t>1,000~</t>
   </si>
   <si>
-    <t>5,000~</t>
+    <t>3,000~</t>
   </si>
   <si>
     <t xml:space="preserve">*VAT별도  </t>
   </si>
   <si>
-    <t>베이비블루  (품절)</t>
-[...2 lines deleted...]
-    <t>쿨그레이</t>
+    <t>블랙</t>
+  </si>
+  <si>
+    <t>네이비</t>
   </si>
   <si>
     <t>【상품 URL】</t>
   </si>
   <si>
     <t>https://www.synergygift.co.kr:443/src/goods_detail.php?gdno=42909</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0&quot;원&quot;"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="돋움"/>
     </font>
@@ -340,51 +340,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428711e4f6f45966933e352c0570b5102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65c0f0d16f62fb182971bfb1753fe43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ede5a7609369492c0927889aba0264.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c73f045769976fbc020f8cabe9e2be2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f875c65a1bbc431e10d873883aa1903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e815ef0318d8eefcac7ea754ab0314.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1170,84 +1170,84 @@
       </c>
       <c r="C27" s="15" t="s">
         <v>9</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>10</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>11</v>
       </c>
       <c r="F27" s="15" t="s">
         <v>12</v>
       </c>
       <c r="G27" s="15" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="18" s="13" customFormat="1">
       <c r="A28" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B28" s="15" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="18">
-        <v>9990</v>
+        <v>9800</v>
       </c>
       <c r="D28" s="18">
-        <v>9390</v>
+        <v>9600</v>
       </c>
       <c r="E28" s="18">
         <v>8950</v>
       </c>
       <c r="F28" s="18">
-        <v>8660</v>
+        <v>8800</v>
       </c>
       <c r="G28" s="18">
-        <v>8290</v>
+        <v>8640</v>
       </c>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="18" s="13" customFormat="1">
       <c r="A29" s="8"/>
       <c r="B29" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="18">
-        <v>9990</v>
+        <v>9800</v>
       </c>
       <c r="D29" s="18">
-        <v>9390</v>
+        <v>9600</v>
       </c>
       <c r="E29" s="18">
         <v>8950</v>
       </c>
       <c r="F29" s="18">
-        <v>8660</v>
+        <v>8800</v>
       </c>
       <c r="G29" s="18">
-        <v>8290</v>
+        <v>8640</v>
       </c>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="18" s="13" customFormat="1">
       <c r="A30" s="8"/>
       <c r="B30" s="15"/>
       <c r="C30" s="18"/>
       <c r="D30" s="18"/>
       <c r="E30" s="18"/>
       <c r="F30" s="18"/>
       <c r="G30" s="18"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="18" s="17" customFormat="1">
       <c r="A31" s="16"/>
       <c r="B31" s="15"/>
       <c r="C31" s="18"/>
       <c r="D31" s="18"/>
       <c r="E31" s="18"/>
       <c r="F31" s="18"/>
       <c r="G31" s="18"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="12" s="13" customFormat="1"/>
     <row r="33" spans="1:12" customHeight="1" ht="18" s="13" customFormat="1">
       <c r="A33" s="10" t="s">
         <v>17</v>
       </c>