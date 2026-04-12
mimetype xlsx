--- v1 (2026-02-26)
+++ v2 (2026-04-12)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97374bfe88f20f136dee2a8faea0732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58fc14071019b02d5307a6f42e7d0c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc2f0e3892d0eba396c3230351cb784.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405d49745e090d71d79e58c9b8fa2282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141468662d77503a4a345918bf6aa5f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcae282ea089514a0a5568dbb18c88c4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>