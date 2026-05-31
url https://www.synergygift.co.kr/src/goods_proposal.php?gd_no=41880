--- v2 (2026-04-12)
+++ v3 (2026-05-31)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405d49745e090d71d79e58c9b8fa2282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141468662d77503a4a345918bf6aa5f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcae282ea089514a0a5568dbb18c88c4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73affd85da9d9561d63e4c88e11d1f1a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746b9a15c03aa5a67112b1137ec3c1e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb4e0faf5168689eb8a2eb6fb6e6594.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>