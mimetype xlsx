--- v3 (2026-05-31)
+++ v4 (2026-07-30)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73affd85da9d9561d63e4c88e11d1f1a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746b9a15c03aa5a67112b1137ec3c1e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb4e0faf5168689eb8a2eb6fb6e6594.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ec89fad96cafdcb1c0c7d435e05002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4546855f8e35ab79c4e3859af15bb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ba71109abfcd5c798849fc69132bb4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>