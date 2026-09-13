--- v4 (2026-07-30)
+++ v5 (2026-09-13)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ec89fad96cafdcb1c0c7d435e05002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4546855f8e35ab79c4e3859af15bb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ba71109abfcd5c798849fc69132bb4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17415ec2a842cb0117ee863998507172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41143059c60872e241cce85d86b5d13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c9e3268243763fe0e646869cf31684.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>