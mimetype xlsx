--- v2 (2026-03-16)
+++ v3 (2026-04-30)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58f1bd1295ab8ee0b4f58a67cfa68d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1afd8b54d100d73e64d2c48e5700c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd624d21c13dfb5114d3a3e4def08dfe4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1984ad26c0574a7adf148cb5b73e512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8526b78336fb68607e6d678175aa93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638b3a91f3c2b494bc18925db96017d4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>