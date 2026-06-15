--- v3 (2026-04-30)
+++ v4 (2026-06-15)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1984ad26c0574a7adf148cb5b73e512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8526b78336fb68607e6d678175aa93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638b3a91f3c2b494bc18925db96017d4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e319d3d02b9686befe8fdaeb40477d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30518f431583cbb2ba25bd30c91738453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bbab0dbfc877e8e6fb14945199b29c4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>