--- v4 (2026-06-15)
+++ v5 (2026-07-30)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e319d3d02b9686befe8fdaeb40477d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30518f431583cbb2ba25bd30c91738453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bbab0dbfc877e8e6fb14945199b29c4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4cdc93d0814bb9cad140f0da222f02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ea81fc52786ae93a19639336234233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f32b8d276d6ca956c827e17c5e35a4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>