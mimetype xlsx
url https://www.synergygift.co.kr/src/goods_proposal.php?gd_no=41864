--- v5 (2026-07-30)
+++ v6 (2026-09-13)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4cdc93d0814bb9cad140f0da222f02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ea81fc52786ae93a19639336234233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f32b8d276d6ca956c827e17c5e35a4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4739f24d5e4a9899ba5a25664177bb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c5c09b3523e5dde70fb395d347f093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7112cc3d902901692c2e781dcbe3324.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>