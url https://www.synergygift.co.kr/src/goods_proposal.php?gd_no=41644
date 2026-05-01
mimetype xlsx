--- v1 (2026-03-17)
+++ v2 (2026-05-01)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2abe99f1431421f2859ff045051362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150eb37804d6201ee855bedaf0a913c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358bef3c5abc3c809e7ace0ee17a431e4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156de52e58ecba22f1d633ad11aad4522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbbbe9fcffe3a9c9cbd86dd508e993e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6fa7f8745d796be95a97bc7127da24.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>