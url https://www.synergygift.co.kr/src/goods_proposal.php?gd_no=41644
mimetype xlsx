--- v2 (2026-05-01)
+++ v3 (2026-06-15)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156de52e58ecba22f1d633ad11aad4522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbbbe9fcffe3a9c9cbd86dd508e993e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6fa7f8745d796be95a97bc7127da24.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7c5e48907739afe3a68257fea83ed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb7de4369785c0c3dcb5afe6200d703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232f58ce13e982e47717b27fc2633034.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>