--- v3 (2026-06-15)
+++ v4 (2026-06-21)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7c5e48907739afe3a68257fea83ed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb7de4369785c0c3dcb5afe6200d703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232f58ce13e982e47717b27fc2633034.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960bd7618463c9f4a8cef0ee27dd13e32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d2f712853f9cb911e5a28771b46643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c934cdc6793ccd8014f4a72db2f9e4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>