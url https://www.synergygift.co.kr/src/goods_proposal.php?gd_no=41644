--- v4 (2026-06-21)
+++ v5 (2026-08-07)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960bd7618463c9f4a8cef0ee27dd13e32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d2f712853f9cb911e5a28771b46643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c934cdc6793ccd8014f4a72db2f9e4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f023cb93843abbe457a6d99c232112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b68de218e991225690da476a2057e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb180bee93222efd6a6ec7f45324ea524.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>