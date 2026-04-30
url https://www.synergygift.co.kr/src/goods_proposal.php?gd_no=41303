--- v3 (2026-03-16)
+++ v4 (2026-04-30)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134420092c0a5409ca051d2579933fe92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf127288947e35cd5fd5588308d92bad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863a3b9fbf4037e71a40d3e22f1d4cc4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403c429860c11dc1f27732c5483f87d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf03205872dfadabdc5d5e29624f3ba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c22103f7480e63797a863c701ed5a14.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>