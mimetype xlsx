--- v4 (2026-04-30)
+++ v5 (2026-06-15)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403c429860c11dc1f27732c5483f87d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf03205872dfadabdc5d5e29624f3ba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c22103f7480e63797a863c701ed5a14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e92aed99733ee0bda0d7477880aaaa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335ef132f40cb1919cf3cd6c6c205863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c46c9bae9daf438f5a46f8113bb554.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>