--- v5 (2026-06-15)
+++ v6 (2026-06-15)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e92aed99733ee0bda0d7477880aaaa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335ef132f40cb1919cf3cd6c6c205863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c46c9bae9daf438f5a46f8113bb554.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d66a549896e3c03609e293ce860ea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5315abf22897a9bd1441994569614d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee972a649b0a8dc40387f603eadfa764.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>