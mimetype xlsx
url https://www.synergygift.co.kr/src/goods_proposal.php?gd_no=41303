--- v6 (2026-06-15)
+++ v7 (2026-07-30)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d66a549896e3c03609e293ce860ea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5315abf22897a9bd1441994569614d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee972a649b0a8dc40387f603eadfa764.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961bd3288000496f49bcfc3510acfce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d99b5950ec8b3d1b214f8d9c76b113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30bd2875552665db4b2077044e3306a4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>