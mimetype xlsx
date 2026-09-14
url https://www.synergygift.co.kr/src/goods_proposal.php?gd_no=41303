--- v7 (2026-07-30)
+++ v8 (2026-09-14)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961bd3288000496f49bcfc3510acfce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d99b5950ec8b3d1b214f8d9c76b113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30bd2875552665db4b2077044e3306a4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb6c9477c0c0153f335dc4248dfd6a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87930c21833172ac3ca9dfa517e925c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc42fec15b7adf4291fd138bb42b244.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>