--- v2 (2026-03-16)
+++ v3 (2026-04-30)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621824c94356b24a9cd7a0c32f65af572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928ca7bc1366d979e8ca4d9fb690e583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef35ed8d8cdb0557ec9f7cbcbcbf5e4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277254897843d06163020398402bee32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65480b242fe844d302cb0da84f29b7cc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963dd431518cdcfcdf6ce8b51aa3307a4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>