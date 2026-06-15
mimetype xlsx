--- v3 (2026-04-30)
+++ v4 (2026-06-15)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277254897843d06163020398402bee32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65480b242fe844d302cb0da84f29b7cc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963dd431518cdcfcdf6ce8b51aa3307a4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527040bfc286a1b6a6c49c196da4e0ab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33866e7f504c07604244efbdc925310b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575956caa35f5d3f5ca5b901ed39e80b4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>