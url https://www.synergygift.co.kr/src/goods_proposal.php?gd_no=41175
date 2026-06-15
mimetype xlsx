--- v4 (2026-06-15)
+++ v5 (2026-06-15)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527040bfc286a1b6a6c49c196da4e0ab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33866e7f504c07604244efbdc925310b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575956caa35f5d3f5ca5b901ed39e80b4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19d4a1c120832b2e1a2d3b605590b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443c4fc4a42185aa003ac5b1a87d9cc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344d0b2596670dc142fe506497aa0334.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>