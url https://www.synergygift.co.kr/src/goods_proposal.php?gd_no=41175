--- v5 (2026-06-15)
+++ v6 (2026-07-30)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19d4a1c120832b2e1a2d3b605590b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443c4fc4a42185aa003ac5b1a87d9cc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344d0b2596670dc142fe506497aa0334.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b8b8b5c781433b3dfe1a9b750d4942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf21ed9dc2d6008ba7331f36da996ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d309c4b4ded2fc797aa64cb6fef4fa74.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>