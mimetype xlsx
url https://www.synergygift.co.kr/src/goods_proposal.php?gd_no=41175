--- v6 (2026-07-30)
+++ v7 (2026-09-13)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b8b8b5c781433b3dfe1a9b750d4942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf21ed9dc2d6008ba7331f36da996ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d309c4b4ded2fc797aa64cb6fef4fa74.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74129c331a8e16ec0f85c6f9fc4caa242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0d52fe71032f0a8158ebc3de1ac723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6506d4676f203eef988717b2cb93034.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>