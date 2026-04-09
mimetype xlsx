--- v1 (2026-02-22)
+++ v2 (2026-04-09)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef1dce736ab5121d5fb8c053c93a782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bab3159db0aa24f62c669bd625c1a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5fba631d774e756f00f2d1f4fcfa5f4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64addaa60baa04c6673e8bd0b0fdba1a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf5e2eddee5b959b925033d61790a73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6e42607d31b32910b78a78d0d544f4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>