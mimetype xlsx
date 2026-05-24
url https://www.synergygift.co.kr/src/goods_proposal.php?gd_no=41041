--- v2 (2026-04-09)
+++ v3 (2026-05-24)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64addaa60baa04c6673e8bd0b0fdba1a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf5e2eddee5b959b925033d61790a73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6e42607d31b32910b78a78d0d544f4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3c817c8e267c467149ba7e96475002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612b3ec972e022f0c26836d66dc0b9b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af98bb58d39dab6b8ad2378ee28f5d4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>