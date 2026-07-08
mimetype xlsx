--- v3 (2026-05-24)
+++ v4 (2026-07-08)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3c817c8e267c467149ba7e96475002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612b3ec972e022f0c26836d66dc0b9b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af98bb58d39dab6b8ad2378ee28f5d4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8ef32fcf3c78befe14e85921f274d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd1b5d7d0c9d2cc80265174be39e303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b852121ac5f18d545a0bb23edf8f104.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>