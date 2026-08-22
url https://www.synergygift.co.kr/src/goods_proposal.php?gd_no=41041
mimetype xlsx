--- v4 (2026-07-08)
+++ v5 (2026-08-22)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8ef32fcf3c78befe14e85921f274d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd1b5d7d0c9d2cc80265174be39e303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b852121ac5f18d545a0bb23edf8f104.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417cf2f4e893057c1e3a3fab032cdd92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffcfd7dc1c28e2dfa72e401ef80b70b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ae00c6e1a3606ef4cd0f83d4b14d14.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>