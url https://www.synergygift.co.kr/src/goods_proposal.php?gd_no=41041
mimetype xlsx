--- v5 (2026-08-22)
+++ v6 (2026-08-22)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417cf2f4e893057c1e3a3fab032cdd92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffcfd7dc1c28e2dfa72e401ef80b70b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ae00c6e1a3606ef4cd0f83d4b14d14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f424a967784fdb840a6e1048787d6b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e5794c7b72d67eb854a6d86e1d5a23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09b20a56e07947bcd85817652730104.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>