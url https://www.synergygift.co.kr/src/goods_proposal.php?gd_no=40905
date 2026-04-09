--- v2 (2026-02-22)
+++ v3 (2026-04-09)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48bd39d01563608376f57c0786cb892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911378ff29bd332b8fd1359533821e63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1c5565d650e9c543956388952a0c94.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b27185e560c2ff26045e7f31d2e3b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a393baf44f4c16e2afc5079339bd53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283dc7fa62c84ffb05f8914e2253994a4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>