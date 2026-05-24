--- v3 (2026-04-09)
+++ v4 (2026-05-24)
@@ -30,51 +30,51 @@
   <sheets>
     <sheet name="상품제안서" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'상품제안서'!$A$1:$L$34</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>애니클리어 폴더블 6인치 빅팬 선풍기 | 상품코드: S40905</t>
   </si>
   <si>
     <t>02-713-8555</t>
   </si>
   <si>
     <t>www.synergygift.co.kr</t>
   </si>
   <si>
     <t>【상세/제작정보】</t>
   </si>
   <si>
-    <t>*폴더블 핸디 팬&lt;br&gt;핸디용&amp;amp;스탠드 용 겸용 사용가능  &lt;br&gt;*팬 중앙 혹은 손 잡이에 인쇄가능&lt;br&gt;*구성품 : 선풍기 / 설명서 / 충전케이블 / 패킹</t>
+    <t>*폴더블 핸디 팬&lt;br&gt;핸디용&amp;amp;스탠드 용 겸용 사용가능  &lt;br&gt;*팬 중앙 혹은 손 잡이에 인쇄가능&lt;br&gt;*구성품 : 선풍기 /스트랩 / 설명서 / 충전케이블 / 패킹</t>
   </si>
   <si>
     <t>【인쇄/포장옵션】</t>
   </si>
   <si>
     <t>레이저, 에폭시, 풀칼라 / 포장지포장</t>
   </si>
   <si>
     <t xml:space="preserve">【공급단가】 </t>
   </si>
   <si>
     <t>수량</t>
   </si>
   <si>
     <t>30~</t>
   </si>
   <si>
     <t>50~</t>
   </si>
   <si>
     <t>100~</t>
   </si>
   <si>
     <t>500~</t>
   </si>
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b27185e560c2ff26045e7f31d2e3b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a393baf44f4c16e2afc5079339bd53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283dc7fa62c84ffb05f8914e2253994a4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f20ad8768d5dad4059b9fd3eba70662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69095e3eb92bf1bba5e15a45e63b4e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e907c2853a20713ee89c9689c1afb4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>