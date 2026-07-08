--- v4 (2026-05-24)
+++ v5 (2026-07-08)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f20ad8768d5dad4059b9fd3eba70662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69095e3eb92bf1bba5e15a45e63b4e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e907c2853a20713ee89c9689c1afb4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109c5b22062cd198c1e060692261a5f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2393449bbc2e1208f9198380fbee53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6afa2fe7a4ee3b5c460ed14629a9d4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>