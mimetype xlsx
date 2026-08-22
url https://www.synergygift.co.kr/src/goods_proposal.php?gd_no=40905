--- v5 (2026-07-08)
+++ v6 (2026-08-22)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109c5b22062cd198c1e060692261a5f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2393449bbc2e1208f9198380fbee53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6afa2fe7a4ee3b5c460ed14629a9d4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b5a85c4f5d82945fb9231767cf2be2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778e4c0c746179f6720305d57ba9b0e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025e9639ab6ff34576e98d1a644e6364.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>