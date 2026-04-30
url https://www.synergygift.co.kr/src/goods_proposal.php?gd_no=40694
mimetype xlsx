--- v2 (2026-03-16)
+++ v3 (2026-04-30)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49d874e69cf43b9faf73be23a63ab32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11db19abd66c16e1d602792a9d58293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18327b6942208f5002e7013ceca74b04.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5db4992a0a2672a8ff8b16a3a557b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317879b5683361a84cc12f8646f01523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb8a1a80458063cc79a3d009fac7664.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>