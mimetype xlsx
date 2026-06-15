--- v3 (2026-04-30)
+++ v4 (2026-06-15)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5db4992a0a2672a8ff8b16a3a557b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317879b5683361a84cc12f8646f01523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb8a1a80458063cc79a3d009fac7664.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade28e8d4621861fefa3b61b7533227d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0593d98b017429b5aae9eebfbe579c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a004a39a6f6beecf118ec8b87a79e294.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>