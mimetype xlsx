--- v4 (2026-06-15)
+++ v5 (2026-06-15)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade28e8d4621861fefa3b61b7533227d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0593d98b017429b5aae9eebfbe579c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a004a39a6f6beecf118ec8b87a79e294.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4764ff468cb0c72435f1452d6694c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d51b05cf7a10987e73fe098c988993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1524c7e01d503e1d0b9cbb3ab790c34.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>