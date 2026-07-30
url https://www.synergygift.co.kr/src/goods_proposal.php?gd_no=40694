--- v5 (2026-06-15)
+++ v6 (2026-07-30)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4764ff468cb0c72435f1452d6694c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d51b05cf7a10987e73fe098c988993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1524c7e01d503e1d0b9cbb3ab790c34.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca9936ecbec42aa32f6d4c188520aa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aea77d3316acf914cb06add1e3e3e73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f78f6e48b72b901c22925860302d84.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>