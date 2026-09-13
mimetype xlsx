--- v6 (2026-07-30)
+++ v7 (2026-09-13)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca9936ecbec42aa32f6d4c188520aa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aea77d3316acf914cb06add1e3e3e73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f78f6e48b72b901c22925860302d84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45047a80e9fc933f7b5c7a8758abb39d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2bb3dc36b7454dceb836465a0ee693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c82f0ec11123f394a5b43555281dd4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>