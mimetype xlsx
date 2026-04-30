--- v2 (2026-03-16)
+++ v3 (2026-04-30)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1889152143da2685d4bae3efcd0730c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15794d9a7f6f0959ec5ced38bdfa744a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d0b65fa2f9b8828d9e6acb949ab224.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8b20234fa0c1e8577f99632a724692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d2468cf0a86ab9ffae93292095d0a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82433a1e231bbb05b337723abdfd236b4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>