--- v3 (2026-04-30)
+++ v4 (2026-06-15)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8b20234fa0c1e8577f99632a724692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d2468cf0a86ab9ffae93292095d0a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82433a1e231bbb05b337723abdfd236b4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ead7a2d51e73035903378e5182996e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd054d763f27deee432a0bede7b7d4b93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd6aefbdb5a0877359bf4157498cfa4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>