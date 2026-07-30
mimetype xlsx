--- v4 (2026-06-15)
+++ v5 (2026-07-30)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ead7a2d51e73035903378e5182996e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd054d763f27deee432a0bede7b7d4b93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd6aefbdb5a0877359bf4157498cfa4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b6c5d8b01576c451021d150d269142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b7cb1b6c2dc1392ca7ffc46b872563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28282bd0105e5e4ab89904956acb11ef4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>