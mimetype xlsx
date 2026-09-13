--- v5 (2026-07-30)
+++ v6 (2026-09-13)
@@ -36,51 +36,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>로지텍 무선 키보드 마우스 콤보세트 235 | 상품코드: S39027</t>
   </si>
   <si>
     <t>02-713-8555</t>
   </si>
   <si>
     <t>www.synergygift.co.kr</t>
   </si>
   <si>
     <t>【상세/제작정보】</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="font-size: 12pt;"&gt;* 로지텍 코리아 정품!&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span style="font-size: 16px;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span style="font-size: 12pt;"&gt;* 택배비 별도 상품입니다.​&lt;/span&gt;​​​​​​&lt;/p&gt;</t>
   </si>
   <si>
     <t>【인쇄/포장옵션】</t>
   </si>
   <si>
-    <t>레이저, 키보드레이저 / 포장지포장</t>
+    <t>마우스레이저, 키보드레이저 / 포장지포장</t>
   </si>
   <si>
     <t xml:space="preserve">【공급단가】 </t>
   </si>
   <si>
     <t>수량</t>
   </si>
   <si>
     <t>20~</t>
   </si>
   <si>
     <t>100~</t>
   </si>
   <si>
     <t>200~</t>
   </si>
   <si>
     <t>300~</t>
   </si>
   <si>
     <t>500~</t>
   </si>
   <si>
     <t xml:space="preserve">*VAT별도  </t>
   </si>
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b6c5d8b01576c451021d150d269142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b7cb1b6c2dc1392ca7ffc46b872563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28282bd0105e5e4ab89904956acb11ef4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12acc718f9c64154b00ee67dedb4a4512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54118589dc63600c27728f3ce7b717dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dfb5b0ed82114eeebf527136c106b04.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>