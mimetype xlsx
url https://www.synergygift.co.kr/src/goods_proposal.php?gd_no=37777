--- v2 (2026-03-16)
+++ v3 (2026-05-01)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811a42cb91763bbb204a2a39d230de62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce628244c54c3a992e10b0fd97671f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92de04ce4095de2b0b47c3ea873e3f4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6e9ab82a013b72dffab1b0bbef91c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad22633d09295b285a795e077ffd2663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb317e389fa1eb78218d2fae13012574.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>