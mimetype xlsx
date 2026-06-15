--- v3 (2026-05-01)
+++ v4 (2026-06-15)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6e9ab82a013b72dffab1b0bbef91c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad22633d09295b285a795e077ffd2663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb317e389fa1eb78218d2fae13012574.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f04f5c80ff4ce3ecd234d8bdb65ed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04ce80c6604f3ec39dcaf7d480dd9f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6ffd417db32c7c09c4ab8e0b22aa54.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>