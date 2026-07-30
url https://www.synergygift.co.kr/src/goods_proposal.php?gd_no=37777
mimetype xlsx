--- v4 (2026-06-15)
+++ v5 (2026-07-30)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f04f5c80ff4ce3ecd234d8bdb65ed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04ce80c6604f3ec39dcaf7d480dd9f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6ffd417db32c7c09c4ab8e0b22aa54.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920d4c2f62c3da9fba1c8cc0074f9b22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2f008f910cd17188e5476909187183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28874747239dd55c4bae0d03a72fd94.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>