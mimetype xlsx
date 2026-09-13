--- v5 (2026-07-30)
+++ v6 (2026-09-13)
@@ -48,66 +48,66 @@
   <si>
     <t>www.synergygift.co.kr</t>
   </si>
   <si>
     <t>【상세/제작정보】</t>
   </si>
   <si>
     <t>&lt;span style="font-size: 14pt;"&gt;※ 디자인 요청시/속지 추가시/화보 추가시 별도 비용 발생합니다&lt;/span&gt;&lt;div&gt;&lt;br&gt;&lt;/div&gt;&lt;span style="font-size: 14pt;"&gt;&lt;/span&gt;&lt;span style="font-size: 18.6667px;"&gt;※&lt;/span&gt;&lt;span style="font-size: 14pt;"&gt;&amp;nbsp;제작기간은 발주시점에따라 7~ 15일 소요예정입니다.​&lt;/span&gt;</t>
   </si>
   <si>
     <t>【인쇄/포장옵션】</t>
   </si>
   <si>
     <t>불박, 금박, 은박 / 종이케이스</t>
   </si>
   <si>
     <t xml:space="preserve">【공급단가】 </t>
   </si>
   <si>
     <t>수량</t>
   </si>
   <si>
     <t>50~</t>
   </si>
   <si>
-    <t>200~</t>
+    <t>100~</t>
   </si>
   <si>
     <t>500~</t>
   </si>
   <si>
     <t>1,000~</t>
   </si>
   <si>
-    <t>2,000~</t>
+    <t>3,000~</t>
   </si>
   <si>
     <t xml:space="preserve">*VAT별도  </t>
   </si>
   <si>
-    <t>단가</t>
+    <t>노트식</t>
   </si>
   <si>
     <t>【상품 URL】</t>
   </si>
   <si>
     <t>https://www.synergygift.co.kr:443/src/goods_detail.php?gdno=37777</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0&quot;원&quot;"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="돋움"/>
     </font>
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920d4c2f62c3da9fba1c8cc0074f9b22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2f008f910cd17188e5476909187183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28874747239dd55c4bae0d03a72fd94.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6667c793c8fb1d93e7aa307a578fd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d5dfa92ab02139e413e513292634f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107921df826b3c7aa4a0862c6b198e924.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1167,63 +1167,63 @@
       </c>
       <c r="C27" s="15" t="s">
         <v>9</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>10</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>11</v>
       </c>
       <c r="F27" s="15" t="s">
         <v>12</v>
       </c>
       <c r="G27" s="15" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="18" s="13" customFormat="1">
       <c r="A28" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B28" s="15" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="18">
-        <v>7980</v>
+        <v>7940</v>
       </c>
       <c r="D28" s="18">
-        <v>7450</v>
+        <v>7740</v>
       </c>
       <c r="E28" s="18">
-        <v>6970</v>
+        <v>7240</v>
       </c>
       <c r="F28" s="18">
-        <v>6800</v>
+        <v>7130</v>
       </c>
       <c r="G28" s="18">
-        <v>6680</v>
+        <v>6980</v>
       </c>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="18" s="13" customFormat="1">
       <c r="A29" s="8"/>
       <c r="B29" s="15"/>
       <c r="C29" s="18"/>
       <c r="D29" s="18"/>
       <c r="E29" s="18"/>
       <c r="F29" s="18"/>
       <c r="G29" s="18"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="18" s="13" customFormat="1">
       <c r="A30" s="8"/>
       <c r="B30" s="15"/>
       <c r="C30" s="18"/>
       <c r="D30" s="18"/>
       <c r="E30" s="18"/>
       <c r="F30" s="18"/>
       <c r="G30" s="18"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="18" s="17" customFormat="1">
       <c r="A31" s="16"/>
       <c r="B31" s="15"/>
       <c r="C31" s="18"/>
       <c r="D31" s="18"/>