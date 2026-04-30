--- v3 (2026-03-16)
+++ v4 (2026-04-30)
@@ -343,51 +343,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5d08866bb1ce072b43e1d334178862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c049a41c783447c50340aeb1717384a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ff70155ed49dcb25dd72be2085e684.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2cb3e9e6e79e601d37780bd858d812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58812b488fad3b3b531a620ffc3b64063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc6fd5b0d01ba3b80d1953dc136dbf4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>