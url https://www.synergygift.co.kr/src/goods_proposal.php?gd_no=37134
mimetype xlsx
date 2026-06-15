--- v4 (2026-04-30)
+++ v5 (2026-06-15)
@@ -343,51 +343,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2cb3e9e6e79e601d37780bd858d812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58812b488fad3b3b531a620ffc3b64063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc6fd5b0d01ba3b80d1953dc136dbf4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce873dcbc0f7049203f8fc289784dfc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a58720d0c5174b948d24e55fb0a5e23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683d1da0efc62ad52b9fb50136506f04.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>