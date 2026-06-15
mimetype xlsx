--- v5 (2026-06-15)
+++ v6 (2026-06-15)
@@ -343,51 +343,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce873dcbc0f7049203f8fc289784dfc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a58720d0c5174b948d24e55fb0a5e23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683d1da0efc62ad52b9fb50136506f04.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba2daf8a507ae542137a7fdebfece92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159cf24ca80c07ef3ab819b86de5ca9d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dfd63fda95496d4d45848f8c8581ea4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>