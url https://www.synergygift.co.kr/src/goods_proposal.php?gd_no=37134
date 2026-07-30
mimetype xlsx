--- v6 (2026-06-15)
+++ v7 (2026-07-30)
@@ -343,51 +343,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba2daf8a507ae542137a7fdebfece92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159cf24ca80c07ef3ab819b86de5ca9d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dfd63fda95496d4d45848f8c8581ea4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e41228547184d33838e6457c4e2a82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb6dd577055530f7c97277833665d63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06d452318c98fc832f066bd47fde7b4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>