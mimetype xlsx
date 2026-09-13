--- v7 (2026-07-30)
+++ v8 (2026-09-13)
@@ -343,51 +343,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e41228547184d33838e6457c4e2a82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb6dd577055530f7c97277833665d63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06d452318c98fc832f066bd47fde7b4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c15c18ed96ec902315cae2fc4bb9f52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef92d85ebbf54a44b7de1a706854fb23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8faf720d1588f5b3dce99b94dd4c04.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>