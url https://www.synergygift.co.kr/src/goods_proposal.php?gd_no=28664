--- v2 (2026-03-17)
+++ v3 (2026-05-01)
@@ -343,51 +343,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84ee3a1c85e60afd06d958cc7d09b62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb58e423f14c2a8fbe2f6a83867a0f43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54202ceb59baaaba65fa7b61368eba4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66615b53f6f6b2f36f00a62fe77301662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9fb27a615d3c13e258c10aa2449313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7580aba15d9c9d5b1cd5c27af861a4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>