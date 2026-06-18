--- v3 (2026-05-01)
+++ v4 (2026-06-18)
@@ -343,51 +343,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66615b53f6f6b2f36f00a62fe77301662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9fb27a615d3c13e258c10aa2449313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7580aba15d9c9d5b1cd5c27af861a4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0024e647c20c057259219955fa93a902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad243dd736597f4d51cfb45d701feefd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91aad37e4006701013bec9f8294b4394.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1171,126 +1171,126 @@
       </c>
       <c r="C27" s="15" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>9</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>10</v>
       </c>
       <c r="F27" s="15" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="15" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="18" s="13" customFormat="1">
       <c r="A28" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B28" s="15" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="18">
-        <v>7150</v>
+        <v>7800</v>
       </c>
       <c r="D28" s="18">
-        <v>6760</v>
+        <v>7620</v>
       </c>
       <c r="E28" s="18">
-        <v>6430</v>
+        <v>7380</v>
       </c>
       <c r="F28" s="18">
-        <v>6270</v>
+        <v>7020</v>
       </c>
       <c r="G28" s="18">
-        <v>6160</v>
+        <v>6780</v>
       </c>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="18" s="13" customFormat="1">
       <c r="A29" s="8"/>
       <c r="B29" s="15" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="18">
-        <v>8710</v>
+        <v>9490</v>
       </c>
       <c r="D29" s="18">
+        <v>9270</v>
+      </c>
+      <c r="E29" s="18">
+        <v>8970</v>
+      </c>
+      <c r="F29" s="18">
+        <v>8540</v>
+      </c>
+      <c r="G29" s="18">
         <v>8240</v>
-      </c>
-[...7 lines deleted...]
-        <v>7500</v>
       </c>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="18" s="13" customFormat="1">
       <c r="A30" s="8"/>
       <c r="B30" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="18">
-        <v>14300</v>
+        <v>15600</v>
       </c>
       <c r="D30" s="18">
-        <v>13530</v>
+        <v>15240</v>
       </c>
       <c r="E30" s="18">
-        <v>12870</v>
+        <v>14760</v>
       </c>
       <c r="F30" s="18">
-        <v>12540</v>
+        <v>14040</v>
       </c>
       <c r="G30" s="18">
-        <v>12320</v>
+        <v>13560</v>
       </c>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="18" s="17" customFormat="1">
       <c r="A31" s="16"/>
       <c r="B31" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C31" s="18">
-        <v>26000</v>
+        <v>28600</v>
       </c>
       <c r="D31" s="18">
-        <v>24600</v>
+        <v>27940</v>
       </c>
       <c r="E31" s="18">
-        <v>23400</v>
+        <v>27060</v>
       </c>
       <c r="F31" s="18">
-        <v>22800</v>
+        <v>25740</v>
       </c>
       <c r="G31" s="18">
-        <v>22400</v>
+        <v>24860</v>
       </c>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="12" s="13" customFormat="1"/>
     <row r="33" spans="1:12" customHeight="1" ht="18" s="13" customFormat="1">
       <c r="A33" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B33" s="21" t="s">
         <v>19</v>
       </c>
       <c r="C33" s="21"/>
       <c r="D33" s="21"/>
       <c r="E33" s="21"/>
       <c r="F33" s="21"/>
       <c r="G33" s="21"/>
       <c r="H33" s="21"/>
       <c r="I33" s="21"/>
       <c r="J33" s="21"/>
       <c r="K33" s="21"/>
       <c r="L33" s="21"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="12" s="13" customFormat="1">
       <c r="L34" s="20"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="12" s="13" customFormat="1"/>