--- v4 (2026-06-18)
+++ v5 (2026-06-18)
@@ -343,51 +343,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0024e647c20c057259219955fa93a902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad243dd736597f4d51cfb45d701feefd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91aad37e4006701013bec9f8294b4394.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da9f3908bd2d9fbfaae41a6ad42a5f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a870aed0e9e39c9827adb63efad7523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359359785dc468702c8bd0e1d546559a4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>