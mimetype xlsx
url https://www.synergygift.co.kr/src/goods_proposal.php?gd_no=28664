--- v5 (2026-06-18)
+++ v6 (2026-08-08)
@@ -343,51 +343,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da9f3908bd2d9fbfaae41a6ad42a5f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a870aed0e9e39c9827adb63efad7523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359359785dc468702c8bd0e1d546559a4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248c0cfd28cbdea8d6ef8a23c8918a82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8ab8173423135cbdb59a060c73e5b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7592e835959a08d0fb549041a7eae44.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>