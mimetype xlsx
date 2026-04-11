--- v1 (2026-02-25)
+++ v2 (2026-04-11)
@@ -36,51 +36,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>나오 EMS 4헤드 온열 목 저주파안마기 | 상품코드: S25864</t>
   </si>
   <si>
     <t>02-713-8555</t>
   </si>
   <si>
     <t>www.synergygift.co.kr</t>
   </si>
   <si>
     <t>【상세/제작정보】</t>
   </si>
   <si>
     <t>인쇄위치 : 목 뒷면&lt;br&gt;&lt;br&gt;[인쇄가능 최대사이즈]&lt;br&gt;레이저인쇄 : 가로 40mm x 세로 20mm</t>
   </si>
   <si>
     <t>【인쇄/포장옵션】</t>
   </si>
   <si>
-    <t>레이저 / 포장지포장</t>
+    <t>레이저, DTF[UV스티커] / 포장지포장</t>
   </si>
   <si>
     <t xml:space="preserve">【공급단가】 </t>
   </si>
   <si>
     <t>수량</t>
   </si>
   <si>
     <t>20~</t>
   </si>
   <si>
     <t>50~</t>
   </si>
   <si>
     <t>100~</t>
   </si>
   <si>
     <t>500~</t>
   </si>
   <si>
     <t>1,000~</t>
   </si>
   <si>
     <t xml:space="preserve">*VAT별도  </t>
   </si>
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715505e8f0381afe5977e0ff8d08b8da2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b1553e814a096d4c1af212ab3ff513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2f503375c116e686eb168e89be3b84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a27bbd72e709bccd35dddb9644b5932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0cf2e1509a2317dae447cecb120c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f417b7ff40cbf43835d02158d25c934.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>