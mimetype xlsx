--- v2 (2026-04-11)
+++ v3 (2026-05-26)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a27bbd72e709bccd35dddb9644b5932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0cf2e1509a2317dae447cecb120c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f417b7ff40cbf43835d02158d25c934.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87c0722211850847dac002da05d2c42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67ced73e80b728fd167ee54be05c223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14cef16508c8e053ff9f2db1b10a944.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>