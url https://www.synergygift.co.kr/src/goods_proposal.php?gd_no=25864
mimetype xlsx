--- v3 (2026-05-26)
+++ v4 (2026-07-10)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87c0722211850847dac002da05d2c42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67ced73e80b728fd167ee54be05c223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14cef16508c8e053ff9f2db1b10a944.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5b1aaf1196a323372a018441e8a162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3790225bf3a6e44cc9ac22d5d112fa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160fa999910bc4551badffa7883cc57d4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>