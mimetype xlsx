--- v4 (2026-07-10)
+++ v5 (2026-08-25)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5b1aaf1196a323372a018441e8a162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3790225bf3a6e44cc9ac22d5d112fa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160fa999910bc4551badffa7883cc57d4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bc8c6082f61aea68555bd2cef6bb72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348c7625f21c626937a4930c8861afb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1e9504c3a4b58f95c9df4a779154f4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>