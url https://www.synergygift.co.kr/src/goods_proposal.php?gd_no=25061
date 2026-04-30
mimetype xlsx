--- v2 (2026-03-16)
+++ v3 (2026-04-30)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296d731e8dcec0c9c9e9d94ca8bc0f32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd30bc4e37260288796a9b3ce52f0023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396bb3c44fd1f85f6a5daacc8f7ef644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d6721457c1aca0ae30504c6ec65112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee5730f9bea2c7643fc311c8102ab43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a97fa132d09ff7b05c2cdf8098dae44.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>