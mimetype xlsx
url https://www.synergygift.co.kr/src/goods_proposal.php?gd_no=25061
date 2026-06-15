--- v3 (2026-04-30)
+++ v4 (2026-06-15)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d6721457c1aca0ae30504c6ec65112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee5730f9bea2c7643fc311c8102ab43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a97fa132d09ff7b05c2cdf8098dae44.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed37b918834358dd31be1bc3dd5df8c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31945e08568b5c6e8227fc9521d1d42b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d298a8e6d44a7eb46d4fae245fd3d4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>