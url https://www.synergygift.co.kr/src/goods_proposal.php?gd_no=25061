--- v4 (2026-06-15)
+++ v5 (2026-06-15)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed37b918834358dd31be1bc3dd5df8c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31945e08568b5c6e8227fc9521d1d42b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d298a8e6d44a7eb46d4fae245fd3d4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a0fe25665076b17fd31276aa695ca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08159a3103599dbf3e654b016cca12763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7e97de3902c7ba98fa13a023cd67e4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>