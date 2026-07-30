--- v5 (2026-06-15)
+++ v6 (2026-07-30)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a0fe25665076b17fd31276aa695ca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08159a3103599dbf3e654b016cca12763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7e97de3902c7ba98fa13a023cd67e4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60290176d0bc423a1bc42b5c55a8d62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56928a2bc21d22ffc4d643a7f8e112633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051604ae3629fc599b354b921601e374.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>