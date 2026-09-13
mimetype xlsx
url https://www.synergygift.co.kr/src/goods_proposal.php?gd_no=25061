--- v6 (2026-07-30)
+++ v7 (2026-09-13)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60290176d0bc423a1bc42b5c55a8d62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56928a2bc21d22ffc4d643a7f8e112633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051604ae3629fc599b354b921601e374.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fd6ad58ac8efa62282ca06f8235d52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196dbc31c01ca33bb75222d6f84bc273.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -419,80 +419,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>714375</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2857500" cy="2857500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="상품이미지" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>