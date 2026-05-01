--- v1 (2026-03-17)
+++ v2 (2026-05-01)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25161adec1e3a195cfa4633750bbb92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575a3c29e906803d00c063d06d89e873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ad02ae2cffaabce78e2912760e0654.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8faa6f3cd05f7f0099d5499fbb6cc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425cbcf373975cc283b69232bd96a613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b071551e9fc74ec2dd36060367735d4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>