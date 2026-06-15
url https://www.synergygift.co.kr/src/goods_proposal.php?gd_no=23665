--- v2 (2026-05-01)
+++ v3 (2026-06-15)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8faa6f3cd05f7f0099d5499fbb6cc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425cbcf373975cc283b69232bd96a613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b071551e9fc74ec2dd36060367735d4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6cc02446270b357d68ee54ca3e37a82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93c01493db6e1bead2087b8c6481a23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2cf827a3121256593c8278b88345b44.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>