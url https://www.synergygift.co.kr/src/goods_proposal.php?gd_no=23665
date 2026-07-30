--- v3 (2026-06-15)
+++ v4 (2026-07-30)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6cc02446270b357d68ee54ca3e37a82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93c01493db6e1bead2087b8c6481a23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2cf827a3121256593c8278b88345b44.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b5cf5002021acc36ce03e8d2f03302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353dae6af875e4ddb0cb5b035a26d973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254645dee5ed20cd973d66ba9d34cf6e4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>