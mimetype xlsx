--- v4 (2026-07-30)
+++ v5 (2026-09-13)
@@ -36,51 +36,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>맞춤제작 탁상캘린더(250*180mm) | 상품코드: S23665</t>
   </si>
   <si>
     <t>02-713-8555</t>
   </si>
   <si>
     <t>www.synergygift.co.kr</t>
   </si>
   <si>
     <t>【상세/제작정보】</t>
   </si>
   <si>
     <t>&lt;span style="font-size: 14pt;"&gt;※ 기본 칼라양면인쇄 포함입니다.&lt;/span&gt;&lt;p&gt;&lt;span style="font-size: 14pt;"&gt;※ 계절상품으로 가격, 제작기간이 변동될 수 있으니 양해바랍니다.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span style="font-size: 14pt;"&gt;※ 배송비 1박스 50개 포장, 박스당 3,500원 부가세별도 발생&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span style="font-size: 14pt;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span style="font-size: 14pt;"&gt;▶삼각대 : 1,000g 합지(기본 : 검정색 레자크지 또는 밍크지)&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span style="font-size: 14pt;"&gt;▶내지 : 200g 아트지 또는 스노우지 / 14매(28P) 기준&amp;nbsp;&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>【인쇄/포장옵션】</t>
   </si>
   <si>
-    <t>금박, 은박, 청박/먹박 / 종이봉투 동봉</t>
+    <t>[삼각대] 금박, [삼각대] 은박, [삼각대] 청박/먹박, [내지] 풀컬러양면 / 종이봉투 동봉</t>
   </si>
   <si>
     <t xml:space="preserve">【공급단가】 </t>
   </si>
   <si>
     <t>수량</t>
   </si>
   <si>
     <t>100~</t>
   </si>
   <si>
     <t>300~</t>
   </si>
   <si>
     <t>1,000~</t>
   </si>
   <si>
     <t>5,000~</t>
   </si>
   <si>
     <t>10,000~</t>
   </si>
   <si>
     <t xml:space="preserve">*VAT별도  </t>
   </si>
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b5cf5002021acc36ce03e8d2f03302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353dae6af875e4ddb0cb5b035a26d973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254645dee5ed20cd973d66ba9d34cf6e4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b2eaa3e5e5014ef743e221248b1392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e490a5a0ac87fc225d1261f5440e0e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b87627f0c89e1b3b044e8426244064.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>