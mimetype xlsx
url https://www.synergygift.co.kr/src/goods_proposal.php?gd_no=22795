--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d092f46fb14b37a97e41d5f80137922.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce0f946d847e85461049eec5e759983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5122a39b57c966336a66ede5675484.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fcc676cd45e459fc356a76bb19210f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a18e96e8eea6bb0ca0357631ebaeb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fe1118dd67b70f853fda95eb5b09b4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>