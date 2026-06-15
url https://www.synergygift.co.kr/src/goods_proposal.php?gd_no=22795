--- v1 (2026-04-30)
+++ v2 (2026-06-15)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fcc676cd45e459fc356a76bb19210f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a18e96e8eea6bb0ca0357631ebaeb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fe1118dd67b70f853fda95eb5b09b4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1498e42a861eaa3f0e49b13df5f522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a625e2e56f5c2ae9acf091405097273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c26a9cb819b6ca5499e602078a5e54.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>