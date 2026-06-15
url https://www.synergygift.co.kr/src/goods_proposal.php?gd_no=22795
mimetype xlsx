--- v2 (2026-06-15)
+++ v3 (2026-06-15)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1498e42a861eaa3f0e49b13df5f522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a625e2e56f5c2ae9acf091405097273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c26a9cb819b6ca5499e602078a5e54.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358af88a326e949b6c344dd8216d7ed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297b31a766d38aa677eea20109b42853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7865c06bf26400fc2db89ecad7ba6a4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>