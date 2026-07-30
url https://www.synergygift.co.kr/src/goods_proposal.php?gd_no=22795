--- v3 (2026-06-15)
+++ v4 (2026-07-30)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358af88a326e949b6c344dd8216d7ed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297b31a766d38aa677eea20109b42853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7865c06bf26400fc2db89ecad7ba6a4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daea63235f7183a32fad5912dc33e452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed69c80a0b932d6facf4125ceab668f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08342777ef73fad82da17368d857e3f54.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>