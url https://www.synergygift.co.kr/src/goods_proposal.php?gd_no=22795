--- v4 (2026-07-30)
+++ v5 (2026-09-13)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daea63235f7183a32fad5912dc33e452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed69c80a0b932d6facf4125ceab668f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08342777ef73fad82da17368d857e3f54.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41dc0c83faaeb74270f0bfb37e1c1e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf798a3cf067092fc030e2f8044d33753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27772e0c8282ccafb5a13267001ffa24.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>