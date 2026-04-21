--- v1 (2026-02-05)
+++ v2 (2026-04-21)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91a1c32b14ffdffb350c638447b2532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f116cd0cd73901d337ea7f7355184803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829017e5de26583b70835ff9a463d684.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de020e7d3c5753217f27e0c611d1932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c61b991061b5b83a6590f1146b8ea23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f490ab67760f5800f7bf92a784890d4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>