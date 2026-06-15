--- v2 (2026-04-21)
+++ v3 (2026-06-15)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de020e7d3c5753217f27e0c611d1932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c61b991061b5b83a6590f1146b8ea23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f490ab67760f5800f7bf92a784890d4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b306cf29658b1514ec795102a01b32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b635d59d58fb15f1e815381bcdf153d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940057e79bbf0ba5d9b6ca20f577b3674.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>