--- v3 (2026-06-15)
+++ v4 (2026-06-15)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b306cf29658b1514ec795102a01b32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b635d59d58fb15f1e815381bcdf153d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940057e79bbf0ba5d9b6ca20f577b3674.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21376e37fcc04dd871bab38c47692e962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e721ba3d6497fd56ab4a424a509c4613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46aa0af9a4483745d8c8c36b46b0924.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>