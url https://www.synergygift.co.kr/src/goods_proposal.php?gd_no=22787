--- v4 (2026-06-15)
+++ v5 (2026-07-30)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21376e37fcc04dd871bab38c47692e962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e721ba3d6497fd56ab4a424a509c4613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46aa0af9a4483745d8c8c36b46b0924.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165e03738eadd4957704aa5fe9cafe52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41b2727d5d39c4afb7ff886a2c5a5d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb725ab833e5ec4dc42aa276a97273874.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>