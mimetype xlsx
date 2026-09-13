--- v5 (2026-07-30)
+++ v6 (2026-09-13)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165e03738eadd4957704aa5fe9cafe52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41b2727d5d39c4afb7ff886a2c5a5d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb725ab833e5ec4dc42aa276a97273874.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730904540f963185602240b20563e152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d80c8b60b3e56fa688f335b8aa3fc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865e55bc10a689bfa3294a20e0e39294.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>