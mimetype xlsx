--- v2 (2026-03-16)
+++ v3 (2026-04-30)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e6a656c31b1ef0eb0e4a405326c532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76d1faa20eccedd7fcb43eeb2bdfa43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69a65855a0904e361a432edac0e8ff4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015312d0f9b4ddb9ab05e4b5db3681d02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5baf4405a0e70566ee2a05b2d7432d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a35707f16b5ff9b5535cda2c203d84.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>