--- v3 (2026-04-30)
+++ v4 (2026-06-15)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015312d0f9b4ddb9ab05e4b5db3681d02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5baf4405a0e70566ee2a05b2d7432d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a35707f16b5ff9b5535cda2c203d84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a07c6179dac2e88bb650edf71fc3542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3819ce00e385729c5c7300834f1d0c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd81f2298a884b786f81c98707fd504.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>