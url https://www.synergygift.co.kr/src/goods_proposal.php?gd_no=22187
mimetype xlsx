--- v4 (2026-06-15)
+++ v5 (2026-06-15)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a07c6179dac2e88bb650edf71fc3542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3819ce00e385729c5c7300834f1d0c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd81f2298a884b786f81c98707fd504.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454c51ea790637d13b832de020843992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d73ea894e3373c492464a5fe5e0473.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34f1f06e042128a3a06afbbf0a31784.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>