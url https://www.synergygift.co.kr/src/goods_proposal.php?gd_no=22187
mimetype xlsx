--- v5 (2026-06-15)
+++ v6 (2026-07-30)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454c51ea790637d13b832de020843992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d73ea894e3373c492464a5fe5e0473.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34f1f06e042128a3a06afbbf0a31784.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff317cf599d62945098143ba17b9e42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbcb20dac3df41c851e349cbf2915d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049a69f9eaa5bfd0dc6927c3f48b24f4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>