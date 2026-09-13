--- v6 (2026-07-30)
+++ v7 (2026-09-13)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff317cf599d62945098143ba17b9e42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbcb20dac3df41c851e349cbf2915d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049a69f9eaa5bfd0dc6927c3f48b24f4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379122f8fe362e96e853408c0e4e903d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2650e6499fdf2b6d3aa830083665a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374adefea416a8f0fbca413931946eb64.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>