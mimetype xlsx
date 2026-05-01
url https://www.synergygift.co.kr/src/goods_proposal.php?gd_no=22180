--- v2 (2026-03-16)
+++ v3 (2026-05-01)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f2f5390c5cf561e25c0838796cd402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72dd4f81ad16129a09e032c0e5bc983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742eabd8bcb03c964004322b011b9a3a4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca400d8369acbe90efde9ecd7a6e67f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ae84efb0208da8d0ae4fe41cb59563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6555e05861f4e5f3acf7a4b01a416404.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>