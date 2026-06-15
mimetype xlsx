--- v3 (2026-05-01)
+++ v4 (2026-06-15)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca400d8369acbe90efde9ecd7a6e67f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ae84efb0208da8d0ae4fe41cb59563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6555e05861f4e5f3acf7a4b01a416404.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df051faf6de766cfdd79ea1d81399772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610027aacc3ca3d86d09e0896a2733d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885b3a0f37821b1afc3dd4397e2f3fc4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>