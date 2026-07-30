--- v4 (2026-06-15)
+++ v5 (2026-07-30)
@@ -36,51 +36,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>뉴클래식레더 A5메모패드(날개형)_볼펜세트 | 상품코드: S22180</t>
   </si>
   <si>
     <t>02-713-8555</t>
   </si>
   <si>
     <t>www.synergygift.co.kr</t>
   </si>
   <si>
     <t>【상세/제작정보】</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="font-size: 14pt;"&gt;※ 고급 사바리케이스 추가시 한박스 입수량 32개로 운임비 변동 됩니다.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span style="font-size: 14pt;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span style="font-size: 14pt;"&gt;※ 100개 미만 금박, 은박 인쇄 진행시 별도 문의 바랍니다.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span style="font-size: 14pt;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span style="font-size: 14pt;"&gt;&lt;/span&gt;&lt;span style="font-size: 18.6667px;"&gt;※&lt;/span&gt;&lt;span style="font-size: 18.6667px;"&gt;&amp;nbsp;레이저인쇄는 볼펜인쇄입니다.&lt;/span&gt;&lt;span style="font-size: 14pt;"&gt;​&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>【인쇄/포장옵션】</t>
   </si>
   <si>
-    <t>레이저, 불박, 금박, 은박 / 포장지포장</t>
+    <t>[본품] 불박, [본품] 금박, [본품] 은박, [볼펜] 레이저 / 포장지포장</t>
   </si>
   <si>
     <t xml:space="preserve">【공급단가】 </t>
   </si>
   <si>
     <t>수량</t>
   </si>
   <si>
     <t>30~</t>
   </si>
   <si>
     <t>100~</t>
   </si>
   <si>
     <t>300~</t>
   </si>
   <si>
     <t>1,000~</t>
   </si>
   <si>
     <t>3,000~</t>
   </si>
   <si>
     <t xml:space="preserve">*VAT별도  </t>
   </si>
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df051faf6de766cfdd79ea1d81399772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610027aacc3ca3d86d09e0896a2733d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885b3a0f37821b1afc3dd4397e2f3fc4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad8edf0fe5ea26604d0c315efaeac62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e2f1a6aba20d21a636fe0a0b945af3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000bede19b888e01634332f9683a3ff4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>