--- v5 (2026-07-30)
+++ v6 (2026-09-14)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad8edf0fe5ea26604d0c315efaeac62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e2f1a6aba20d21a636fe0a0b945af3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000bede19b888e01634332f9683a3ff4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6b1bed00d2adf2b9970005dc1b86b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04ae3c74b3ad248a60fe3b3b69b6543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4184734afb7a1fa6be3451585b1b2b54.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>