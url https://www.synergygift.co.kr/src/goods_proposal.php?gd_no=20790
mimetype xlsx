--- v2 (2026-03-16)
+++ v3 (2026-04-30)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e854440d1c677ae80199f9338795642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702716182f4d4fec788ab76fa85984e73.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47299d22cd23867898d38965f9198d882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa8e18d9c58c3d0ea29c8eeb7751d93.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>