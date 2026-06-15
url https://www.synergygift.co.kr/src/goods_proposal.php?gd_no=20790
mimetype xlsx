--- v3 (2026-04-30)
+++ v4 (2026-06-15)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47299d22cd23867898d38965f9198d882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa8e18d9c58c3d0ea29c8eeb7751d93.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d01ca95c0311915ea6845d0e034472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43162dd00bcb7e1f7371d2f19e41c5f23.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>