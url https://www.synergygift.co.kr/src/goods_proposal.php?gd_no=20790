--- v4 (2026-06-15)
+++ v5 (2026-06-15)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d01ca95c0311915ea6845d0e034472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43162dd00bcb7e1f7371d2f19e41c5f23.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5919ca20bff8fde443b750007b56c72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586389b99e28c7a2286e7a1d1fb0ba33.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>