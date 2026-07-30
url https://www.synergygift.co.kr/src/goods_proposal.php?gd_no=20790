--- v5 (2026-06-15)
+++ v6 (2026-07-30)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5919ca20bff8fde443b750007b56c72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586389b99e28c7a2286e7a1d1fb0ba33.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60cac12b1715691bb1a47b052a8776a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6a17c16a11a41518b740db045f1673.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>