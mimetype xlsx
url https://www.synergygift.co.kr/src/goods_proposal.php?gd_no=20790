--- v6 (2026-07-30)
+++ v7 (2026-09-13)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60cac12b1715691bb1a47b052a8776a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6a17c16a11a41518b740db045f1673.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0dad7b9460fdcd282b44be62afd7d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c178989d7c4efbbd7b3f818c5871723.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>