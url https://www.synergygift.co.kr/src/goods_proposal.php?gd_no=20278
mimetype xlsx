--- v2 (2026-03-16)
+++ v3 (2026-05-01)
@@ -36,51 +36,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>나오 온열 무선 공기압 눈 마사지기 | 상품코드: S15495</t>
   </si>
   <si>
     <t>02-713-8555</t>
   </si>
   <si>
     <t>www.synergygift.co.kr</t>
   </si>
   <si>
     <t>【상세/제작정보】</t>
   </si>
   <si>
     <t>인쇄위치 : 전원버튼 기준 좌측 or 우측&lt;br&gt;&lt;br&gt;[인쇄가능 최대사이즈]&lt;br&gt;레이저인쇄 : 가로 30mm x 세로 15mm</t>
   </si>
   <si>
     <t>【인쇄/포장옵션】</t>
   </si>
   <si>
-    <t>레이저 / 포장지포장</t>
+    <t>레이저, DTF컬러필름 / 포장지포장</t>
   </si>
   <si>
     <t xml:space="preserve">【공급단가】 </t>
   </si>
   <si>
     <t>수량</t>
   </si>
   <si>
     <t>20~</t>
   </si>
   <si>
     <t>50~</t>
   </si>
   <si>
     <t>100~</t>
   </si>
   <si>
     <t>300~</t>
   </si>
   <si>
     <t>500~</t>
   </si>
   <si>
     <t xml:space="preserve">*VAT별도  </t>
   </si>
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173579afdbbc5b9b08e6501b2525d8502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e2935ac2257a7ce9e144416b31dd43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98039f1f63a19138dad6f9a47c6185d4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01259c38b435134460a06db655147f242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4356a2952a8b5f63cb3706ef948643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af78a8500e2824252ac84e0a24b9584.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>