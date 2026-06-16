--- v3 (2026-05-01)
+++ v4 (2026-06-16)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01259c38b435134460a06db655147f242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4356a2952a8b5f63cb3706ef948643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af78a8500e2824252ac84e0a24b9584.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e4fa95c4dc4007d4e4a1c0b6a28062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b67df33beb58c23e126d9fb0b60b373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78337af8b400925712153e72c444c3094.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>