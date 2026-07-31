--- v4 (2026-06-16)
+++ v5 (2026-07-31)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e4fa95c4dc4007d4e4a1c0b6a28062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b67df33beb58c23e126d9fb0b60b373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78337af8b400925712153e72c444c3094.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a751c7ada09aa14a8f322bcb71d00522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66e6ab46d6c366178dd82c905767f73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5d10a077c254ce4c40f2141ccd2024.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>