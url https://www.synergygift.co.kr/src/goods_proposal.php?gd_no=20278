--- v5 (2026-07-31)
+++ v6 (2026-09-16)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a751c7ada09aa14a8f322bcb71d00522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66e6ab46d6c366178dd82c905767f73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5d10a077c254ce4c40f2141ccd2024.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ed09d18d666d7bb86581806220d0d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555010861d27ff414a6949bf19c3df533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61036a9bc83df2d78486bc53fe78092b4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>