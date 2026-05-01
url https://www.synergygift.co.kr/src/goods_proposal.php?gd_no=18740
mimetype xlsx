--- v2 (2026-03-17)
+++ v3 (2026-05-01)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9c6c29e1819b8c274c83893f897ce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcda0f70531eed0bf72a1277dc324583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a65d40ecb807f4183adaafefc416534.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aec384d80079fd283cba07f4db3d552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45c83b3f3be189c5791d062e3267f63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80502898a59b01f95b53850805d6354.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>