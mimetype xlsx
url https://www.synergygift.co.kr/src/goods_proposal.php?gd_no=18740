--- v3 (2026-05-01)
+++ v4 (2026-06-15)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aec384d80079fd283cba07f4db3d552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45c83b3f3be189c5791d062e3267f63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80502898a59b01f95b53850805d6354.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1b9acc7bf0b875975febf45e902902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec04897491b31b7e9a05e48d76df833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e475de7a52d5b34531ae0bc9d4ecf0e4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>