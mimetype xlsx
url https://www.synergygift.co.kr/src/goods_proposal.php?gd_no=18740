--- v4 (2026-06-15)
+++ v5 (2026-06-15)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1b9acc7bf0b875975febf45e902902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec04897491b31b7e9a05e48d76df833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e475de7a52d5b34531ae0bc9d4ecf0e4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2bfefd5875ab551128932970985fe02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6d2898e2103cde92ad53b8036826d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfcab1d0c968369dfb4b44391843a124.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>