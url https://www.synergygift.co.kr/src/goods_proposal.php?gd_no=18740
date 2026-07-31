--- v5 (2026-06-15)
+++ v6 (2026-07-31)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2bfefd5875ab551128932970985fe02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6d2898e2103cde92ad53b8036826d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfcab1d0c968369dfb4b44391843a124.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b36876f2e4e9b1385297de54169842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b838141d7d0942935c6d2c8e0f1ae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffff9d7cfc441e80cf86bd2d005c164.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>