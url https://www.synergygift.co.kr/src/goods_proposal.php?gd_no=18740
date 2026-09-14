--- v6 (2026-07-31)
+++ v7 (2026-09-14)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b36876f2e4e9b1385297de54169842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b838141d7d0942935c6d2c8e0f1ae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffff9d7cfc441e80cf86bd2d005c164.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eed95f8e47747fdc6eeafe204d1a732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853529b72ad4e4c3f86265872ff10d553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8cb49e176aab9a567644816a2dd194.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>