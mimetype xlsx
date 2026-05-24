--- v2 (2026-03-18)
+++ v3 (2026-05-24)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ef616ed322185175c41726b7a2c072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5161cc62f3e1f02f33bb044bda0495f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d5b22679a2c136559352d1b657b6c4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b35bde7d6773a231b90cb723c35402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df66f565b88b67f3df9c46c4a4f3043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2ab2d4e5e0d80b03ed2998f6290b44.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>