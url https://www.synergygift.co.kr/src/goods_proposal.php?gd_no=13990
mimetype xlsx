--- v3 (2026-05-24)
+++ v4 (2026-07-08)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b35bde7d6773a231b90cb723c35402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df66f565b88b67f3df9c46c4a4f3043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2ab2d4e5e0d80b03ed2998f6290b44.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37054632c0ecbc3ba94a29cf588d98d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218f29f46b7f1f6d42b86c3bc8b4ac23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67371eb19354abc9336e3d03c306a5c64.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>