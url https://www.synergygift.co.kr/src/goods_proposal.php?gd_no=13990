--- v4 (2026-07-08)
+++ v5 (2026-08-22)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37054632c0ecbc3ba94a29cf588d98d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218f29f46b7f1f6d42b86c3bc8b4ac23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67371eb19354abc9336e3d03c306a5c64.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add83177ed064257c807a06487cd7092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781583b5d26313802d5e99b16aef38e43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafc8deea6062ce8587de7c765ac81d4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>