--- v1 (2026-03-17)
+++ v2 (2026-05-01)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a428dc510642933d47bb29ac50c19f52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2cbf90af8eaadc0fd79ed85b6a8773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82bc51ed15c2c632dc7fe96e3acce74.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc00a5abe0e70b195b4d95b4910a702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081a96800a8a1084ea2e62f91e9253e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27828f222ab2517af128f1a7484571ac4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>