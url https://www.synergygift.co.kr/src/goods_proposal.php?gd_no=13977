--- v2 (2026-05-01)
+++ v3 (2026-06-16)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc00a5abe0e70b195b4d95b4910a702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081a96800a8a1084ea2e62f91e9253e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27828f222ab2517af128f1a7484571ac4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9c647df9e3d1908887db9ff4a6d3e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bc2b36fc9705e828844373d6e1a9c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7940b6706880956e62f5f8c11df904.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>