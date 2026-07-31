--- v3 (2026-06-16)
+++ v4 (2026-07-31)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9c647df9e3d1908887db9ff4a6d3e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bc2b36fc9705e828844373d6e1a9c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7940b6706880956e62f5f8c11df904.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84b70a3debae1ab1a1509a2dc720cd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc24a5db8228df034ca53daa616a2aa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b26bf6717c690df780ba57b8513b854.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>