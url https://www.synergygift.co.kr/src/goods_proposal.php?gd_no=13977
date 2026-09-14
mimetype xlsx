--- v4 (2026-07-31)
+++ v5 (2026-09-14)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84b70a3debae1ab1a1509a2dc720cd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc24a5db8228df034ca53daa616a2aa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b26bf6717c690df780ba57b8513b854.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4cb7f15b2b8b3d2e3a149f4f924dc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52018b5f5f5898eb9a1a9a2f1f9dc73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16a9bb5e313f4dae9a1c8ffd8e80294.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>