--- v1 (2026-03-17)
+++ v2 (2026-05-01)
@@ -340,51 +340,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ff963c62988c7b8cd8e616d0bdd832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc71d4ba40c55422fdbcaf889cd3253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d361b3a8ae83cb01fa48bd6c3751a644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c1d1a4e2f595c4786a6b04dca228b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118ab9b67e42251700a38ad26ce90df3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eafabd5faed7478064522adddf3bd14.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>