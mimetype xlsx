--- v2 (2026-05-01)
+++ v3 (2026-06-16)
@@ -340,51 +340,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c1d1a4e2f595c4786a6b04dca228b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118ab9b67e42251700a38ad26ce90df3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eafabd5faed7478064522adddf3bd14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f440537fd6ae48b68ede11daf531a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b840a31887a7124568f38a884b9023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6658174c89319efef7dece1181bc794.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>