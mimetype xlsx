--- v3 (2026-06-16)
+++ v4 (2026-06-18)
@@ -340,51 +340,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f440537fd6ae48b68ede11daf531a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b840a31887a7124568f38a884b9023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6658174c89319efef7dece1181bc794.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6db2bebebf5a98377b64a9213d50f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc248f2d97609f327458cefaf8ff43d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15b0929d16cd9b2d6280c0a35c07944.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>