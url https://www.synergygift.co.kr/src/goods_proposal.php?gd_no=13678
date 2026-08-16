--- v4 (2026-06-18)
+++ v5 (2026-08-16)
@@ -340,51 +340,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6db2bebebf5a98377b64a9213d50f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc248f2d97609f327458cefaf8ff43d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15b0929d16cd9b2d6280c0a35c07944.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16175c97b1466f194c1ac66e082cca822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a796e04655146b2027c48b94970ad5e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00d7e1998f3d35b9f86ba34c2d48c74.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>